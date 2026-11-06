--- v0 (2026-11-06)
+++ v1 (2026-11-06)
@@ -59,525 +59,532 @@
   <cellStyleXfs count="1">
     <xf/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf fontId="0" fillId="0" borderId="0"/>
     <xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <xf fontId="2" fillId="2" borderId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1" vertical="center"/>
     </xf>
     <xf fontId="0" fillId="0" borderId="0" numFmtId="3" applyNumberFormat="1"/>
     <xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <alignment wrapText="1" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CI104"/>
+  <dimension ref="A1:CJ104"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
-    <col min="3" max="87" width="20" customWidth="1"/>
+    <col min="3" max="88" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">VIKINGS</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">06.11.2023 — 12.11.2023</t>
         </is>
       </c>
     </row>
     <row r="4" ht="48" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">№</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Game name</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
+          <t xml:space="preserve">Status</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
           <t xml:space="preserve">Points</t>
         </is>
       </c>
-      <c r="D4" s="2" t="inlineStr">
+      <c r="E4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Target</t>
         </is>
       </c>
-      <c r="E4" s="2" t="inlineStr">
+      <c r="F4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 25 epic Crypt</t>
         </is>
       </c>
-      <c r="F4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 30 epic Crypt</t>
         </is>
       </c>
-      <c r="G4" s="2" t="inlineStr">
+      <c r="H4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 35 epic Crypt</t>
         </is>
       </c>
-      <c r="H4" s="2" t="inlineStr">
+      <c r="I4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 25 rare Crypt</t>
         </is>
       </c>
-      <c r="I4" s="2" t="inlineStr">
+      <c r="J4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 30 rare Crypt</t>
         </is>
       </c>
-      <c r="J4" s="2" t="inlineStr">
+      <c r="K4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 25 Crypt</t>
         </is>
       </c>
-      <c r="K4" s="2" t="inlineStr">
+      <c r="L4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Epic Inferno squad</t>
         </is>
       </c>
-      <c r="L4" s="2" t="inlineStr">
+      <c r="M4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Arachne Chest</t>
         </is>
       </c>
-      <c r="M4" s="2" t="inlineStr">
+      <c r="N4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Epic Briareus squad</t>
         </is>
       </c>
-      <c r="N4" s="2" t="inlineStr">
+      <c r="O4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Epic Undead squad</t>
         </is>
       </c>
-      <c r="O4" s="2" t="inlineStr">
+      <c r="P4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Chest</t>
         </is>
       </c>
-      <c r="P4" s="2" t="inlineStr">
+      <c r="Q4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Fire Hydra Chest</t>
         </is>
       </c>
-      <c r="Q4" s="2" t="inlineStr">
+      <c r="R4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Epic Monster Chest</t>
         </is>
       </c>
-      <c r="R4" s="2" t="inlineStr">
+      <c r="S4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Dark Omens event</t>
         </is>
       </c>
-      <c r="S4" s="2" t="inlineStr">
+      <c r="T4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Summoning Dark Omens</t>
         </is>
       </c>
-      <c r="T4" s="2" t="inlineStr">
+      <c r="U4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Epic Ashen Squad</t>
         </is>
       </c>
-      <c r="U4" s="2" t="inlineStr">
+      <c r="V4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ancients' Chest</t>
         </is>
       </c>
-      <c r="V4" s="2" t="inlineStr">
+      <c r="W4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Quick March Chest</t>
         </is>
       </c>
-      <c r="W4" s="2" t="inlineStr">
+      <c r="X4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Merchant's Chest</t>
         </is>
       </c>
-      <c r="X4" s="2" t="inlineStr">
+      <c r="Y4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Common Chest of Wealth</t>
         </is>
       </c>
-      <c r="Y4" s="2" t="inlineStr">
+      <c r="Z4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Silver Chest</t>
         </is>
       </c>
-      <c r="Z4" s="2" t="inlineStr">
+      <c r="AA4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Golden Guardian Epic Chest</t>
         </is>
       </c>
-      <c r="AA4" s="2" t="inlineStr">
+      <c r="AB4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Gladiator's Chest</t>
         </is>
       </c>
-      <c r="AB4" s="2" t="inlineStr">
+      <c r="AC4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Dark Omens ranking chest</t>
         </is>
       </c>
-      <c r="AC4" s="2" t="inlineStr">
+      <c r="AD4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Elven Citadel Chest (30)</t>
         </is>
       </c>
-      <c r="AD4" s="2" t="inlineStr">
+      <c r="AE4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Elven Citadel Chest (25)</t>
         </is>
       </c>
-      <c r="AE4" s="2" t="inlineStr">
+      <c r="AF4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Cursed Citadel Chest (25)</t>
         </is>
       </c>
-      <c r="AF4" s="2" t="inlineStr">
+      <c r="AG4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Shadow Chest</t>
         </is>
       </c>
-      <c r="AG4" s="2" t="inlineStr">
+      <c r="AH4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Clash for the Throne</t>
         </is>
       </c>
-      <c r="AH4" s="2" t="inlineStr">
+      <c r="AI4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Elven Citadel Chest (10)</t>
         </is>
       </c>
-      <c r="AI4" s="2" t="inlineStr">
+      <c r="AJ4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Elven Citadel Chest (15)</t>
         </is>
       </c>
-      <c r="AJ4" s="2" t="inlineStr">
+      <c r="AK4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Elven Citadel Chest (20)</t>
         </is>
       </c>
-      <c r="AK4" s="2" t="inlineStr">
+      <c r="AL4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Hell's Blacksmith's chest</t>
         </is>
       </c>
-      <c r="AL4" s="2" t="inlineStr">
+      <c r="AM4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Chimera Chest</t>
         </is>
       </c>
-      <c r="AM4" s="2" t="inlineStr">
+      <c r="AN4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Basilisk Chest</t>
         </is>
       </c>
-      <c r="AN4" s="2" t="inlineStr">
+      <c r="AO4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tartaros Chest (35)</t>
         </is>
       </c>
-      <c r="AO4" s="2" t="inlineStr">
+      <c r="AP4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tartaros Chest (30)</t>
         </is>
       </c>
-      <c r="AP4" s="2" t="inlineStr">
+      <c r="AQ4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tartaros Chest (25)</t>
         </is>
       </c>
-      <c r="AQ4" s="2" t="inlineStr">
+      <c r="AR4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tartaros Chest (20)</t>
         </is>
       </c>
-      <c r="AR4" s="2" t="inlineStr">
+      <c r="AS4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tartaros Chest (15)</t>
         </is>
       </c>
-      <c r="AS4" s="2" t="inlineStr">
+      <c r="AT4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Tartaros Chest (10)</t>
         </is>
       </c>
-      <c r="AT4" s="2" t="inlineStr">
+      <c r="AU4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Fenrir's Chest</t>
         </is>
       </c>
-      <c r="AU4" s="2" t="inlineStr">
+      <c r="AV4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörmungandr's Chest</t>
         </is>
       </c>
-      <c r="AV4" s="2" t="inlineStr">
+      <c r="AW4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Bank</t>
         </is>
       </c>
-      <c r="AW4" s="2" t="inlineStr">
+      <c r="AX4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Arcane Chest</t>
         </is>
       </c>
-      <c r="AX4" s="2" t="inlineStr">
+      <c r="AY4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Dark Omens chest</t>
         </is>
       </c>
-      <c r="AY4" s="2" t="inlineStr">
+      <c r="AZ4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Spoils of Dread Chest</t>
         </is>
       </c>
-      <c r="AZ4" s="2" t="inlineStr">
+      <c r="BA4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Minor Omen Chest</t>
         </is>
       </c>
-      <c r="BA4" s="2" t="inlineStr">
+      <c r="BB4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Epic Omen Chest</t>
         </is>
       </c>
-      <c r="BB4" s="2" t="inlineStr">
+      <c r="BC4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Major Omen Chest</t>
         </is>
       </c>
-      <c r="BC4" s="2" t="inlineStr">
+      <c r="BD4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jörmungandr Shop</t>
         </is>
       </c>
-      <c r="BD4" s="2" t="inlineStr">
+      <c r="BE4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Jack Reaper Chest</t>
         </is>
       </c>
-      <c r="BE4" s="2" t="inlineStr">
+      <c r="BF4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Pumpkin Chest</t>
         </is>
       </c>
-      <c r="BF4" s="2" t="inlineStr">
+      <c r="BG4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 16 heroic Monster</t>
         </is>
       </c>
-      <c r="BG4" s="2" t="inlineStr">
+      <c r="BH4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 17 heroic Monster</t>
         </is>
       </c>
-      <c r="BH4" s="2" t="inlineStr">
+      <c r="BI4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 18 heroic Monster</t>
         </is>
       </c>
-      <c r="BI4" s="2" t="inlineStr">
+      <c r="BJ4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 19 heroic Monster</t>
         </is>
       </c>
-      <c r="BJ4" s="2" t="inlineStr">
+      <c r="BK4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 20 heroic Monster</t>
         </is>
       </c>
-      <c r="BK4" s="2" t="inlineStr">
+      <c r="BL4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 21 heroic Monster</t>
         </is>
       </c>
-      <c r="BL4" s="2" t="inlineStr">
+      <c r="BM4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 22 heroic Monster</t>
         </is>
       </c>
-      <c r="BM4" s="2" t="inlineStr">
+      <c r="BN4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 23 heroic Monster</t>
         </is>
       </c>
-      <c r="BN4" s="2" t="inlineStr">
+      <c r="BO4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 24 heroic Monster</t>
         </is>
       </c>
-      <c r="BO4" s="2" t="inlineStr">
+      <c r="BP4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 25 heroic Monster</t>
         </is>
       </c>
-      <c r="BP4" s="2" t="inlineStr">
+      <c r="BQ4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 26 heroic Monster</t>
         </is>
       </c>
-      <c r="BQ4" s="2" t="inlineStr">
+      <c r="BR4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 27 heroic Monster</t>
         </is>
       </c>
-      <c r="BR4" s="2" t="inlineStr">
+      <c r="BS4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 28 heroic Monster</t>
         </is>
       </c>
-      <c r="BS4" s="2" t="inlineStr">
+      <c r="BT4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 29 heroic Monster</t>
         </is>
       </c>
-      <c r="BT4" s="2" t="inlineStr">
+      <c r="BU4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 30 heroic Monster</t>
         </is>
       </c>
-      <c r="BU4" s="2" t="inlineStr">
+      <c r="BV4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 31 heroic Monster</t>
         </is>
       </c>
-      <c r="BV4" s="2" t="inlineStr">
+      <c r="BW4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 32 heroic Monster</t>
         </is>
       </c>
-      <c r="BW4" s="2" t="inlineStr">
+      <c r="BX4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 33 heroic Monster</t>
         </is>
       </c>
-      <c r="BX4" s="2" t="inlineStr">
+      <c r="BY4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 34 heroic Monster</t>
         </is>
       </c>
-      <c r="BY4" s="2" t="inlineStr">
+      <c r="BZ4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 35 heroic Monster</t>
         </is>
       </c>
-      <c r="BZ4" s="2" t="inlineStr">
+      <c r="CA4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 36 heroic Monster</t>
         </is>
       </c>
-      <c r="CA4" s="2" t="inlineStr">
+      <c r="CB4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 37 heroic Monster</t>
         </is>
       </c>
-      <c r="CB4" s="2" t="inlineStr">
+      <c r="CC4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 38 heroic Monster</t>
         </is>
       </c>
-      <c r="CC4" s="2" t="inlineStr">
+      <c r="CD4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 39 heroic Monster</t>
         </is>
       </c>
-      <c r="CD4" s="2" t="inlineStr">
+      <c r="CE4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 40 heroic Monster</t>
         </is>
       </c>
-      <c r="CE4" s="2" t="inlineStr">
+      <c r="CF4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 41 heroic Monster</t>
         </is>
       </c>
-      <c r="CF4" s="2" t="inlineStr">
+      <c r="CG4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 42 heroic Monster</t>
         </is>
       </c>
-      <c r="CG4" s="2" t="inlineStr">
+      <c r="CH4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 43 heroic Monster</t>
         </is>
       </c>
-      <c r="CH4" s="2" t="inlineStr">
+      <c r="CI4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 44 heroic Monster</t>
         </is>
       </c>
-      <c r="CI4" s="2" t="inlineStr">
+      <c r="CJ4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Level 45 heroic Monster</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Svobodnyy</t>
         </is>
       </c>
-      <c r="C5" s="3">
-        <v>0</v>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D5" s="3">
         <v>0</v>
       </c>
       <c r="E5" s="3">
         <v>0</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>0</v>
       </c>
       <c r="H5" s="3">
         <v>0</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
       <c r="J5" s="3">
         <v>0</v>
       </c>
       <c r="K5" s="3">
         <v>0</v>
       </c>
@@ -785,64 +792,69 @@
       <c r="CA5" s="3">
         <v>0</v>
       </c>
       <c r="CB5" s="3">
         <v>0</v>
       </c>
       <c r="CC5" s="3">
         <v>0</v>
       </c>
       <c r="CD5" s="3">
         <v>0</v>
       </c>
       <c r="CE5" s="3">
         <v>0</v>
       </c>
       <c r="CF5" s="3">
         <v>0</v>
       </c>
       <c r="CG5" s="3">
         <v>0</v>
       </c>
       <c r="CH5" s="3">
         <v>0</v>
       </c>
       <c r="CI5" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Stoun</t>
         </is>
       </c>
-      <c r="C6" s="3">
-        <v>0</v>
+      <c r="C6" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D6" s="3">
         <v>0</v>
       </c>
       <c r="E6" s="3">
         <v>0</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>0</v>
       </c>
       <c r="H6" s="3">
         <v>0</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
       <c r="J6" s="3">
         <v>0</v>
       </c>
       <c r="K6" s="3">
         <v>0</v>
       </c>
@@ -1050,64 +1062,69 @@
       <c r="CA6" s="3">
         <v>0</v>
       </c>
       <c r="CB6" s="3">
         <v>0</v>
       </c>
       <c r="CC6" s="3">
         <v>0</v>
       </c>
       <c r="CD6" s="3">
         <v>0</v>
       </c>
       <c r="CE6" s="3">
         <v>0</v>
       </c>
       <c r="CF6" s="3">
         <v>0</v>
       </c>
       <c r="CG6" s="3">
         <v>0</v>
       </c>
       <c r="CH6" s="3">
         <v>0</v>
       </c>
       <c r="CI6" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Piter</t>
         </is>
       </c>
-      <c r="C7" s="3">
-        <v>0</v>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D7" s="3">
         <v>0</v>
       </c>
       <c r="E7" s="3">
         <v>0</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>0</v>
       </c>
       <c r="H7" s="3">
         <v>0</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
       <c r="J7" s="3">
         <v>0</v>
       </c>
       <c r="K7" s="3">
         <v>0</v>
       </c>
@@ -1315,64 +1332,69 @@
       <c r="CA7" s="3">
         <v>0</v>
       </c>
       <c r="CB7" s="3">
         <v>0</v>
       </c>
       <c r="CC7" s="3">
         <v>0</v>
       </c>
       <c r="CD7" s="3">
         <v>0</v>
       </c>
       <c r="CE7" s="3">
         <v>0</v>
       </c>
       <c r="CF7" s="3">
         <v>0</v>
       </c>
       <c r="CG7" s="3">
         <v>0</v>
       </c>
       <c r="CH7" s="3">
         <v>0</v>
       </c>
       <c r="CI7" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">GANNIBAL</t>
         </is>
       </c>
-      <c r="C8" s="3">
-        <v>0</v>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D8" s="3">
         <v>0</v>
       </c>
       <c r="E8" s="3">
         <v>0</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>0</v>
       </c>
       <c r="H8" s="3">
         <v>0</v>
       </c>
       <c r="I8" s="3">
         <v>0</v>
       </c>
       <c r="J8" s="3">
         <v>0</v>
       </c>
       <c r="K8" s="3">
         <v>0</v>
       </c>
@@ -1580,64 +1602,69 @@
       <c r="CA8" s="3">
         <v>0</v>
       </c>
       <c r="CB8" s="3">
         <v>0</v>
       </c>
       <c r="CC8" s="3">
         <v>0</v>
       </c>
       <c r="CD8" s="3">
         <v>0</v>
       </c>
       <c r="CE8" s="3">
         <v>0</v>
       </c>
       <c r="CF8" s="3">
         <v>0</v>
       </c>
       <c r="CG8" s="3">
         <v>0</v>
       </c>
       <c r="CH8" s="3">
         <v>0</v>
       </c>
       <c r="CI8" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">AZULA</t>
         </is>
       </c>
-      <c r="C9" s="3">
-        <v>0</v>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D9" s="3">
         <v>0</v>
       </c>
       <c r="E9" s="3">
         <v>0</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>0</v>
       </c>
       <c r="H9" s="3">
         <v>0</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
       <c r="J9" s="3">
         <v>0</v>
       </c>
       <c r="K9" s="3">
         <v>0</v>
       </c>
@@ -1845,64 +1872,69 @@
       <c r="CA9" s="3">
         <v>0</v>
       </c>
       <c r="CB9" s="3">
         <v>0</v>
       </c>
       <c r="CC9" s="3">
         <v>0</v>
       </c>
       <c r="CD9" s="3">
         <v>0</v>
       </c>
       <c r="CE9" s="3">
         <v>0</v>
       </c>
       <c r="CF9" s="3">
         <v>0</v>
       </c>
       <c r="CG9" s="3">
         <v>0</v>
       </c>
       <c r="CH9" s="3">
         <v>0</v>
       </c>
       <c r="CI9" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">DonPonik</t>
         </is>
       </c>
-      <c r="C10" s="3">
-        <v>0</v>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D10" s="3">
         <v>0</v>
       </c>
       <c r="E10" s="3">
         <v>0</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>0</v>
       </c>
       <c r="H10" s="3">
         <v>0</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
       <c r="J10" s="3">
         <v>0</v>
       </c>
       <c r="K10" s="3">
         <v>0</v>
       </c>
@@ -2110,64 +2142,69 @@
       <c r="CA10" s="3">
         <v>0</v>
       </c>
       <c r="CB10" s="3">
         <v>0</v>
       </c>
       <c r="CC10" s="3">
         <v>0</v>
       </c>
       <c r="CD10" s="3">
         <v>0</v>
       </c>
       <c r="CE10" s="3">
         <v>0</v>
       </c>
       <c r="CF10" s="3">
         <v>0</v>
       </c>
       <c r="CG10" s="3">
         <v>0</v>
       </c>
       <c r="CH10" s="3">
         <v>0</v>
       </c>
       <c r="CI10" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">MertonC</t>
         </is>
       </c>
-      <c r="C11" s="3">
-        <v>0</v>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D11" s="3">
         <v>0</v>
       </c>
       <c r="E11" s="3">
         <v>0</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>0</v>
       </c>
       <c r="H11" s="3">
         <v>0</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
       <c r="J11" s="3">
         <v>0</v>
       </c>
       <c r="K11" s="3">
         <v>0</v>
       </c>
@@ -2375,64 +2412,69 @@
       <c r="CA11" s="3">
         <v>0</v>
       </c>
       <c r="CB11" s="3">
         <v>0</v>
       </c>
       <c r="CC11" s="3">
         <v>0</v>
       </c>
       <c r="CD11" s="3">
         <v>0</v>
       </c>
       <c r="CE11" s="3">
         <v>0</v>
       </c>
       <c r="CF11" s="3">
         <v>0</v>
       </c>
       <c r="CG11" s="3">
         <v>0</v>
       </c>
       <c r="CH11" s="3">
         <v>0</v>
       </c>
       <c r="CI11" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Reaz</t>
         </is>
       </c>
-      <c r="C12" s="3">
-        <v>0</v>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D12" s="3">
         <v>0</v>
       </c>
       <c r="E12" s="3">
         <v>0</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>0</v>
       </c>
       <c r="H12" s="3">
         <v>0</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
       <c r="J12" s="3">
         <v>0</v>
       </c>
       <c r="K12" s="3">
         <v>0</v>
       </c>
@@ -2640,64 +2682,69 @@
       <c r="CA12" s="3">
         <v>0</v>
       </c>
       <c r="CB12" s="3">
         <v>0</v>
       </c>
       <c r="CC12" s="3">
         <v>0</v>
       </c>
       <c r="CD12" s="3">
         <v>0</v>
       </c>
       <c r="CE12" s="3">
         <v>0</v>
       </c>
       <c r="CF12" s="3">
         <v>0</v>
       </c>
       <c r="CG12" s="3">
         <v>0</v>
       </c>
       <c r="CH12" s="3">
         <v>0</v>
       </c>
       <c r="CI12" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3">
         <v>9</v>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gardashur</t>
         </is>
       </c>
-      <c r="C13" s="3">
-        <v>0</v>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D13" s="3">
         <v>0</v>
       </c>
       <c r="E13" s="3">
         <v>0</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>0</v>
       </c>
       <c r="H13" s="3">
         <v>0</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
       <c r="J13" s="3">
         <v>0</v>
       </c>
       <c r="K13" s="3">
         <v>0</v>
       </c>
@@ -2905,64 +2952,69 @@
       <c r="CA13" s="3">
         <v>0</v>
       </c>
       <c r="CB13" s="3">
         <v>0</v>
       </c>
       <c r="CC13" s="3">
         <v>0</v>
       </c>
       <c r="CD13" s="3">
         <v>0</v>
       </c>
       <c r="CE13" s="3">
         <v>0</v>
       </c>
       <c r="CF13" s="3">
         <v>0</v>
       </c>
       <c r="CG13" s="3">
         <v>0</v>
       </c>
       <c r="CH13" s="3">
         <v>0</v>
       </c>
       <c r="CI13" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Petko</t>
         </is>
       </c>
-      <c r="C14" s="3">
-        <v>0</v>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D14" s="3">
         <v>0</v>
       </c>
       <c r="E14" s="3">
         <v>0</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>0</v>
       </c>
       <c r="H14" s="3">
         <v>0</v>
       </c>
       <c r="I14" s="3">
         <v>0</v>
       </c>
       <c r="J14" s="3">
         <v>0</v>
       </c>
       <c r="K14" s="3">
         <v>0</v>
       </c>
@@ -3170,64 +3222,69 @@
       <c r="CA14" s="3">
         <v>0</v>
       </c>
       <c r="CB14" s="3">
         <v>0</v>
       </c>
       <c r="CC14" s="3">
         <v>0</v>
       </c>
       <c r="CD14" s="3">
         <v>0</v>
       </c>
       <c r="CE14" s="3">
         <v>0</v>
       </c>
       <c r="CF14" s="3">
         <v>0</v>
       </c>
       <c r="CG14" s="3">
         <v>0</v>
       </c>
       <c r="CH14" s="3">
         <v>0</v>
       </c>
       <c r="CI14" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3">
         <v>11</v>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Jérémy Lapurée 2</t>
         </is>
       </c>
-      <c r="C15" s="3">
-        <v>0</v>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D15" s="3">
         <v>0</v>
       </c>
       <c r="E15" s="3">
         <v>0</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>0</v>
       </c>
       <c r="H15" s="3">
         <v>0</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
       <c r="J15" s="3">
         <v>0</v>
       </c>
       <c r="K15" s="3">
         <v>0</v>
       </c>
@@ -3435,64 +3492,69 @@
       <c r="CA15" s="3">
         <v>0</v>
       </c>
       <c r="CB15" s="3">
         <v>0</v>
       </c>
       <c r="CC15" s="3">
         <v>0</v>
       </c>
       <c r="CD15" s="3">
         <v>0</v>
       </c>
       <c r="CE15" s="3">
         <v>0</v>
       </c>
       <c r="CF15" s="3">
         <v>0</v>
       </c>
       <c r="CG15" s="3">
         <v>0</v>
       </c>
       <c r="CH15" s="3">
         <v>0</v>
       </c>
       <c r="CI15" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3">
         <v>12</v>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Raillot</t>
         </is>
       </c>
-      <c r="C16" s="3">
-        <v>0</v>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D16" s="3">
         <v>0</v>
       </c>
       <c r="E16" s="3">
         <v>0</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>0</v>
       </c>
       <c r="H16" s="3">
         <v>0</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <v>0</v>
       </c>
       <c r="K16" s="3">
         <v>0</v>
       </c>
@@ -3700,64 +3762,69 @@
       <c r="CA16" s="3">
         <v>0</v>
       </c>
       <c r="CB16" s="3">
         <v>0</v>
       </c>
       <c r="CC16" s="3">
         <v>0</v>
       </c>
       <c r="CD16" s="3">
         <v>0</v>
       </c>
       <c r="CE16" s="3">
         <v>0</v>
       </c>
       <c r="CF16" s="3">
         <v>0</v>
       </c>
       <c r="CG16" s="3">
         <v>0</v>
       </c>
       <c r="CH16" s="3">
         <v>0</v>
       </c>
       <c r="CI16" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3">
         <v>13</v>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyotr I</t>
         </is>
       </c>
-      <c r="C17" s="3">
-        <v>0</v>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D17" s="3">
         <v>0</v>
       </c>
       <c r="E17" s="3">
         <v>0</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>0</v>
       </c>
       <c r="H17" s="3">
         <v>0</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
       <c r="J17" s="3">
         <v>0</v>
       </c>
       <c r="K17" s="3">
         <v>0</v>
       </c>
@@ -3965,64 +4032,69 @@
       <c r="CA17" s="3">
         <v>0</v>
       </c>
       <c r="CB17" s="3">
         <v>0</v>
       </c>
       <c r="CC17" s="3">
         <v>0</v>
       </c>
       <c r="CD17" s="3">
         <v>0</v>
       </c>
       <c r="CE17" s="3">
         <v>0</v>
       </c>
       <c r="CF17" s="3">
         <v>0</v>
       </c>
       <c r="CG17" s="3">
         <v>0</v>
       </c>
       <c r="CH17" s="3">
         <v>0</v>
       </c>
       <c r="CI17" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3">
         <v>14</v>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Dzhim Khokins</t>
         </is>
       </c>
-      <c r="C18" s="3">
-        <v>0</v>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D18" s="3">
         <v>0</v>
       </c>
       <c r="E18" s="3">
         <v>0</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>0</v>
       </c>
       <c r="H18" s="3">
         <v>0</v>
       </c>
       <c r="I18" s="3">
         <v>0</v>
       </c>
       <c r="J18" s="3">
         <v>0</v>
       </c>
       <c r="K18" s="3">
         <v>0</v>
       </c>
@@ -4230,64 +4302,69 @@
       <c r="CA18" s="3">
         <v>0</v>
       </c>
       <c r="CB18" s="3">
         <v>0</v>
       </c>
       <c r="CC18" s="3">
         <v>0</v>
       </c>
       <c r="CD18" s="3">
         <v>0</v>
       </c>
       <c r="CE18" s="3">
         <v>0</v>
       </c>
       <c r="CF18" s="3">
         <v>0</v>
       </c>
       <c r="CG18" s="3">
         <v>0</v>
       </c>
       <c r="CH18" s="3">
         <v>0</v>
       </c>
       <c r="CI18" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ18" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">DieHard II</t>
         </is>
       </c>
-      <c r="C19" s="3">
-        <v>0</v>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D19" s="3">
         <v>0</v>
       </c>
       <c r="E19" s="3">
         <v>0</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>0</v>
       </c>
       <c r="H19" s="3">
         <v>0</v>
       </c>
       <c r="I19" s="3">
         <v>0</v>
       </c>
       <c r="J19" s="3">
         <v>0</v>
       </c>
       <c r="K19" s="3">
         <v>0</v>
       </c>
@@ -4495,64 +4572,69 @@
       <c r="CA19" s="3">
         <v>0</v>
       </c>
       <c r="CB19" s="3">
         <v>0</v>
       </c>
       <c r="CC19" s="3">
         <v>0</v>
       </c>
       <c r="CD19" s="3">
         <v>0</v>
       </c>
       <c r="CE19" s="3">
         <v>0</v>
       </c>
       <c r="CF19" s="3">
         <v>0</v>
       </c>
       <c r="CG19" s="3">
         <v>0</v>
       </c>
       <c r="CH19" s="3">
         <v>0</v>
       </c>
       <c r="CI19" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3">
         <v>16</v>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">KROT</t>
         </is>
       </c>
-      <c r="C20" s="3">
-        <v>0</v>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D20" s="3">
         <v>0</v>
       </c>
       <c r="E20" s="3">
         <v>0</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>0</v>
       </c>
       <c r="H20" s="3">
         <v>0</v>
       </c>
       <c r="I20" s="3">
         <v>0</v>
       </c>
       <c r="J20" s="3">
         <v>0</v>
       </c>
       <c r="K20" s="3">
         <v>0</v>
       </c>
@@ -4760,64 +4842,69 @@
       <c r="CA20" s="3">
         <v>0</v>
       </c>
       <c r="CB20" s="3">
         <v>0</v>
       </c>
       <c r="CC20" s="3">
         <v>0</v>
       </c>
       <c r="CD20" s="3">
         <v>0</v>
       </c>
       <c r="CE20" s="3">
         <v>0</v>
       </c>
       <c r="CF20" s="3">
         <v>0</v>
       </c>
       <c r="CG20" s="3">
         <v>0</v>
       </c>
       <c r="CH20" s="3">
         <v>0</v>
       </c>
       <c r="CI20" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ20" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3">
         <v>17</v>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Vyatich</t>
         </is>
       </c>
-      <c r="C21" s="3">
-        <v>0</v>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="3">
         <v>0</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>0</v>
       </c>
       <c r="H21" s="3">
         <v>0</v>
       </c>
       <c r="I21" s="3">
         <v>0</v>
       </c>
       <c r="J21" s="3">
         <v>0</v>
       </c>
       <c r="K21" s="3">
         <v>0</v>
       </c>
@@ -5025,64 +5112,69 @@
       <c r="CA21" s="3">
         <v>0</v>
       </c>
       <c r="CB21" s="3">
         <v>0</v>
       </c>
       <c r="CC21" s="3">
         <v>0</v>
       </c>
       <c r="CD21" s="3">
         <v>0</v>
       </c>
       <c r="CE21" s="3">
         <v>0</v>
       </c>
       <c r="CF21" s="3">
         <v>0</v>
       </c>
       <c r="CG21" s="3">
         <v>0</v>
       </c>
       <c r="CH21" s="3">
         <v>0</v>
       </c>
       <c r="CI21" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3">
         <v>18</v>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Pretorien</t>
         </is>
       </c>
-      <c r="C22" s="3">
-        <v>0</v>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D22" s="3">
         <v>0</v>
       </c>
       <c r="E22" s="3">
         <v>0</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="3">
         <v>0</v>
       </c>
       <c r="I22" s="3">
         <v>0</v>
       </c>
       <c r="J22" s="3">
         <v>0</v>
       </c>
       <c r="K22" s="3">
         <v>0</v>
       </c>
@@ -5290,64 +5382,69 @@
       <c r="CA22" s="3">
         <v>0</v>
       </c>
       <c r="CB22" s="3">
         <v>0</v>
       </c>
       <c r="CC22" s="3">
         <v>0</v>
       </c>
       <c r="CD22" s="3">
         <v>0</v>
       </c>
       <c r="CE22" s="3">
         <v>0</v>
       </c>
       <c r="CF22" s="3">
         <v>0</v>
       </c>
       <c r="CG22" s="3">
         <v>0</v>
       </c>
       <c r="CH22" s="3">
         <v>0</v>
       </c>
       <c r="CI22" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3">
         <v>19</v>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">outcast</t>
         </is>
       </c>
-      <c r="C23" s="3">
-        <v>0</v>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D23" s="3">
         <v>0</v>
       </c>
       <c r="E23" s="3">
         <v>0</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>0</v>
       </c>
       <c r="H23" s="3">
         <v>0</v>
       </c>
       <c r="I23" s="3">
         <v>0</v>
       </c>
       <c r="J23" s="3">
         <v>0</v>
       </c>
       <c r="K23" s="3">
         <v>0</v>
       </c>
@@ -5555,64 +5652,69 @@
       <c r="CA23" s="3">
         <v>0</v>
       </c>
       <c r="CB23" s="3">
         <v>0</v>
       </c>
       <c r="CC23" s="3">
         <v>0</v>
       </c>
       <c r="CD23" s="3">
         <v>0</v>
       </c>
       <c r="CE23" s="3">
         <v>0</v>
       </c>
       <c r="CF23" s="3">
         <v>0</v>
       </c>
       <c r="CG23" s="3">
         <v>0</v>
       </c>
       <c r="CH23" s="3">
         <v>0</v>
       </c>
       <c r="CI23" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">007</t>
         </is>
       </c>
-      <c r="C24" s="3">
-        <v>0</v>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D24" s="3">
         <v>0</v>
       </c>
       <c r="E24" s="3">
         <v>0</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>0</v>
       </c>
       <c r="H24" s="3">
         <v>0</v>
       </c>
       <c r="I24" s="3">
         <v>0</v>
       </c>
       <c r="J24" s="3">
         <v>0</v>
       </c>
       <c r="K24" s="3">
         <v>0</v>
       </c>
@@ -5820,64 +5922,69 @@
       <c r="CA24" s="3">
         <v>0</v>
       </c>
       <c r="CB24" s="3">
         <v>0</v>
       </c>
       <c r="CC24" s="3">
         <v>0</v>
       </c>
       <c r="CD24" s="3">
         <v>0</v>
       </c>
       <c r="CE24" s="3">
         <v>0</v>
       </c>
       <c r="CF24" s="3">
         <v>0</v>
       </c>
       <c r="CG24" s="3">
         <v>0</v>
       </c>
       <c r="CH24" s="3">
         <v>0</v>
       </c>
       <c r="CI24" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3">
         <v>21</v>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Naliv</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Mityay</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D25" s="3">
         <v>0</v>
       </c>
       <c r="E25" s="3">
         <v>0</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>0</v>
       </c>
       <c r="H25" s="3">
         <v>0</v>
       </c>
       <c r="I25" s="3">
         <v>0</v>
       </c>
       <c r="J25" s="3">
         <v>0</v>
       </c>
       <c r="K25" s="3">
         <v>0</v>
       </c>
@@ -6085,64 +6192,69 @@
       <c r="CA25" s="3">
         <v>0</v>
       </c>
       <c r="CB25" s="3">
         <v>0</v>
       </c>
       <c r="CC25" s="3">
         <v>0</v>
       </c>
       <c r="CD25" s="3">
         <v>0</v>
       </c>
       <c r="CE25" s="3">
         <v>0</v>
       </c>
       <c r="CF25" s="3">
         <v>0</v>
       </c>
       <c r="CG25" s="3">
         <v>0</v>
       </c>
       <c r="CH25" s="3">
         <v>0</v>
       </c>
       <c r="CI25" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3">
         <v>22</v>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mityay</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Naliv</t>
+        </is>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D26" s="3">
         <v>0</v>
       </c>
       <c r="E26" s="3">
         <v>0</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>0</v>
       </c>
       <c r="H26" s="3">
         <v>0</v>
       </c>
       <c r="I26" s="3">
         <v>0</v>
       </c>
       <c r="J26" s="3">
         <v>0</v>
       </c>
       <c r="K26" s="3">
         <v>0</v>
       </c>
@@ -6350,64 +6462,69 @@
       <c r="CA26" s="3">
         <v>0</v>
       </c>
       <c r="CB26" s="3">
         <v>0</v>
       </c>
       <c r="CC26" s="3">
         <v>0</v>
       </c>
       <c r="CD26" s="3">
         <v>0</v>
       </c>
       <c r="CE26" s="3">
         <v>0</v>
       </c>
       <c r="CF26" s="3">
         <v>0</v>
       </c>
       <c r="CG26" s="3">
         <v>0</v>
       </c>
       <c r="CH26" s="3">
         <v>0</v>
       </c>
       <c r="CI26" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3">
         <v>23</v>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bismarck</t>
         </is>
       </c>
-      <c r="C27" s="3">
-        <v>0</v>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D27" s="3">
         <v>0</v>
       </c>
       <c r="E27" s="3">
         <v>0</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="3">
         <v>0</v>
       </c>
       <c r="I27" s="3">
         <v>0</v>
       </c>
       <c r="J27" s="3">
         <v>0</v>
       </c>
       <c r="K27" s="3">
         <v>0</v>
       </c>
@@ -6615,64 +6732,69 @@
       <c r="CA27" s="3">
         <v>0</v>
       </c>
       <c r="CB27" s="3">
         <v>0</v>
       </c>
       <c r="CC27" s="3">
         <v>0</v>
       </c>
       <c r="CD27" s="3">
         <v>0</v>
       </c>
       <c r="CE27" s="3">
         <v>0</v>
       </c>
       <c r="CF27" s="3">
         <v>0</v>
       </c>
       <c r="CG27" s="3">
         <v>0</v>
       </c>
       <c r="CH27" s="3">
         <v>0</v>
       </c>
       <c r="CI27" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3">
         <v>24</v>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Fodimi SK5</t>
         </is>
       </c>
-      <c r="C28" s="3">
-        <v>0</v>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D28" s="3">
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
         <v>0</v>
       </c>
       <c r="J28" s="3">
         <v>0</v>
       </c>
       <c r="K28" s="3">
         <v>0</v>
       </c>
@@ -6880,64 +7002,69 @@
       <c r="CA28" s="3">
         <v>0</v>
       </c>
       <c r="CB28" s="3">
         <v>0</v>
       </c>
       <c r="CC28" s="3">
         <v>0</v>
       </c>
       <c r="CD28" s="3">
         <v>0</v>
       </c>
       <c r="CE28" s="3">
         <v>0</v>
       </c>
       <c r="CF28" s="3">
         <v>0</v>
       </c>
       <c r="CG28" s="3">
         <v>0</v>
       </c>
       <c r="CH28" s="3">
         <v>0</v>
       </c>
       <c r="CI28" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Ludovica</t>
         </is>
       </c>
-      <c r="C29" s="3">
-        <v>0</v>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D29" s="3">
         <v>0</v>
       </c>
       <c r="E29" s="3">
         <v>0</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>0</v>
       </c>
       <c r="H29" s="3">
         <v>0</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
       <c r="J29" s="3">
         <v>0</v>
       </c>
       <c r="K29" s="3">
         <v>0</v>
       </c>
@@ -7145,64 +7272,69 @@
       <c r="CA29" s="3">
         <v>0</v>
       </c>
       <c r="CB29" s="3">
         <v>0</v>
       </c>
       <c r="CC29" s="3">
         <v>0</v>
       </c>
       <c r="CD29" s="3">
         <v>0</v>
       </c>
       <c r="CE29" s="3">
         <v>0</v>
       </c>
       <c r="CF29" s="3">
         <v>0</v>
       </c>
       <c r="CG29" s="3">
         <v>0</v>
       </c>
       <c r="CH29" s="3">
         <v>0</v>
       </c>
       <c r="CI29" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3">
         <v>26</v>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhenya</t>
         </is>
       </c>
-      <c r="C30" s="3">
-        <v>0</v>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D30" s="3">
         <v>0</v>
       </c>
       <c r="E30" s="3">
         <v>0</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
       <c r="J30" s="3">
         <v>0</v>
       </c>
       <c r="K30" s="3">
         <v>0</v>
       </c>
@@ -7410,64 +7542,69 @@
       <c r="CA30" s="3">
         <v>0</v>
       </c>
       <c r="CB30" s="3">
         <v>0</v>
       </c>
       <c r="CC30" s="3">
         <v>0</v>
       </c>
       <c r="CD30" s="3">
         <v>0</v>
       </c>
       <c r="CE30" s="3">
         <v>0</v>
       </c>
       <c r="CF30" s="3">
         <v>0</v>
       </c>
       <c r="CG30" s="3">
         <v>0</v>
       </c>
       <c r="CH30" s="3">
         <v>0</v>
       </c>
       <c r="CI30" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3">
         <v>27</v>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Anna</t>
         </is>
       </c>
-      <c r="C31" s="3">
-        <v>0</v>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D31" s="3">
         <v>0</v>
       </c>
       <c r="E31" s="3">
         <v>0</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>0</v>
       </c>
       <c r="H31" s="3">
         <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
       <c r="J31" s="3">
         <v>0</v>
       </c>
       <c r="K31" s="3">
         <v>0</v>
       </c>
@@ -7675,64 +7812,69 @@
       <c r="CA31" s="3">
         <v>0</v>
       </c>
       <c r="CB31" s="3">
         <v>0</v>
       </c>
       <c r="CC31" s="3">
         <v>0</v>
       </c>
       <c r="CD31" s="3">
         <v>0</v>
       </c>
       <c r="CE31" s="3">
         <v>0</v>
       </c>
       <c r="CF31" s="3">
         <v>0</v>
       </c>
       <c r="CG31" s="3">
         <v>0</v>
       </c>
       <c r="CH31" s="3">
         <v>0</v>
       </c>
       <c r="CI31" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3">
         <v>28</v>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mike Hunt</t>
         </is>
       </c>
-      <c r="C32" s="3">
-        <v>0</v>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D32" s="3">
         <v>0</v>
       </c>
       <c r="E32" s="3">
         <v>0</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>0</v>
       </c>
       <c r="H32" s="3">
         <v>0</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
       <c r="J32" s="3">
         <v>0</v>
       </c>
       <c r="K32" s="3">
         <v>0</v>
       </c>
@@ -7940,64 +8082,69 @@
       <c r="CA32" s="3">
         <v>0</v>
       </c>
       <c r="CB32" s="3">
         <v>0</v>
       </c>
       <c r="CC32" s="3">
         <v>0</v>
       </c>
       <c r="CD32" s="3">
         <v>0</v>
       </c>
       <c r="CE32" s="3">
         <v>0</v>
       </c>
       <c r="CF32" s="3">
         <v>0</v>
       </c>
       <c r="CG32" s="3">
         <v>0</v>
       </c>
       <c r="CH32" s="3">
         <v>0</v>
       </c>
       <c r="CI32" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3">
         <v>29</v>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Phallus</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Shaz</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D33" s="3">
         <v>0</v>
       </c>
       <c r="E33" s="3">
         <v>0</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>0</v>
       </c>
       <c r="H33" s="3">
         <v>0</v>
       </c>
       <c r="I33" s="3">
         <v>0</v>
       </c>
       <c r="J33" s="3">
         <v>0</v>
       </c>
       <c r="K33" s="3">
         <v>0</v>
       </c>
@@ -8205,64 +8352,69 @@
       <c r="CA33" s="3">
         <v>0</v>
       </c>
       <c r="CB33" s="3">
         <v>0</v>
       </c>
       <c r="CC33" s="3">
         <v>0</v>
       </c>
       <c r="CD33" s="3">
         <v>0</v>
       </c>
       <c r="CE33" s="3">
         <v>0</v>
       </c>
       <c r="CF33" s="3">
         <v>0</v>
       </c>
       <c r="CG33" s="3">
         <v>0</v>
       </c>
       <c r="CH33" s="3">
         <v>0</v>
       </c>
       <c r="CI33" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shaz</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Phallus</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D34" s="3">
         <v>0</v>
       </c>
       <c r="E34" s="3">
         <v>0</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>0</v>
       </c>
       <c r="H34" s="3">
         <v>0</v>
       </c>
       <c r="I34" s="3">
         <v>0</v>
       </c>
       <c r="J34" s="3">
         <v>0</v>
       </c>
       <c r="K34" s="3">
         <v>0</v>
       </c>
@@ -8470,64 +8622,69 @@
       <c r="CA34" s="3">
         <v>0</v>
       </c>
       <c r="CB34" s="3">
         <v>0</v>
       </c>
       <c r="CC34" s="3">
         <v>0</v>
       </c>
       <c r="CD34" s="3">
         <v>0</v>
       </c>
       <c r="CE34" s="3">
         <v>0</v>
       </c>
       <c r="CF34" s="3">
         <v>0</v>
       </c>
       <c r="CG34" s="3">
         <v>0</v>
       </c>
       <c r="CH34" s="3">
         <v>0</v>
       </c>
       <c r="CI34" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ34" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3">
         <v>31</v>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Negul</t>
         </is>
       </c>
-      <c r="C35" s="3">
-        <v>0</v>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D35" s="3">
         <v>0</v>
       </c>
       <c r="E35" s="3">
         <v>0</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>0</v>
       </c>
       <c r="H35" s="3">
         <v>0</v>
       </c>
       <c r="I35" s="3">
         <v>0</v>
       </c>
       <c r="J35" s="3">
         <v>0</v>
       </c>
       <c r="K35" s="3">
         <v>0</v>
       </c>
@@ -8735,64 +8892,69 @@
       <c r="CA35" s="3">
         <v>0</v>
       </c>
       <c r="CB35" s="3">
         <v>0</v>
       </c>
       <c r="CC35" s="3">
         <v>0</v>
       </c>
       <c r="CD35" s="3">
         <v>0</v>
       </c>
       <c r="CE35" s="3">
         <v>0</v>
       </c>
       <c r="CF35" s="3">
         <v>0</v>
       </c>
       <c r="CG35" s="3">
         <v>0</v>
       </c>
       <c r="CH35" s="3">
         <v>0</v>
       </c>
       <c r="CI35" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ35" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3">
         <v>32</v>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gandalf</t>
         </is>
       </c>
-      <c r="C36" s="3">
-        <v>0</v>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D36" s="3">
         <v>0</v>
       </c>
       <c r="E36" s="3">
         <v>0</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
       <c r="J36" s="3">
         <v>0</v>
       </c>
       <c r="K36" s="3">
         <v>0</v>
       </c>
@@ -9000,64 +9162,69 @@
       <c r="CA36" s="3">
         <v>0</v>
       </c>
       <c r="CB36" s="3">
         <v>0</v>
       </c>
       <c r="CC36" s="3">
         <v>0</v>
       </c>
       <c r="CD36" s="3">
         <v>0</v>
       </c>
       <c r="CE36" s="3">
         <v>0</v>
       </c>
       <c r="CF36" s="3">
         <v>0</v>
       </c>
       <c r="CG36" s="3">
         <v>0</v>
       </c>
       <c r="CH36" s="3">
         <v>0</v>
       </c>
       <c r="CI36" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ36" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3">
         <v>33</v>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gimrin</t>
         </is>
       </c>
-      <c r="C37" s="3">
-        <v>0</v>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D37" s="3">
         <v>0</v>
       </c>
       <c r="E37" s="3">
         <v>0</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>0</v>
       </c>
       <c r="H37" s="3">
         <v>0</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
       <c r="J37" s="3">
         <v>0</v>
       </c>
       <c r="K37" s="3">
         <v>0</v>
       </c>
@@ -9265,64 +9432,69 @@
       <c r="CA37" s="3">
         <v>0</v>
       </c>
       <c r="CB37" s="3">
         <v>0</v>
       </c>
       <c r="CC37" s="3">
         <v>0</v>
       </c>
       <c r="CD37" s="3">
         <v>0</v>
       </c>
       <c r="CE37" s="3">
         <v>0</v>
       </c>
       <c r="CF37" s="3">
         <v>0</v>
       </c>
       <c r="CG37" s="3">
         <v>0</v>
       </c>
       <c r="CH37" s="3">
         <v>0</v>
       </c>
       <c r="CI37" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ37" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3">
         <v>34</v>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Strannik</t>
         </is>
       </c>
-      <c r="C38" s="3">
-        <v>0</v>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D38" s="3">
         <v>0</v>
       </c>
       <c r="E38" s="3">
         <v>0</v>
       </c>
       <c r="F38" s="3">
         <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>0</v>
       </c>
       <c r="H38" s="3">
         <v>0</v>
       </c>
       <c r="I38" s="3">
         <v>0</v>
       </c>
       <c r="J38" s="3">
         <v>0</v>
       </c>
       <c r="K38" s="3">
         <v>0</v>
       </c>
@@ -9530,64 +9702,69 @@
       <c r="CA38" s="3">
         <v>0</v>
       </c>
       <c r="CB38" s="3">
         <v>0</v>
       </c>
       <c r="CC38" s="3">
         <v>0</v>
       </c>
       <c r="CD38" s="3">
         <v>0</v>
       </c>
       <c r="CE38" s="3">
         <v>0</v>
       </c>
       <c r="CF38" s="3">
         <v>0</v>
       </c>
       <c r="CG38" s="3">
         <v>0</v>
       </c>
       <c r="CH38" s="3">
         <v>0</v>
       </c>
       <c r="CI38" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ38" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3">
         <v>35</v>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hyngwar</t>
         </is>
       </c>
-      <c r="C39" s="3">
-        <v>0</v>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D39" s="3">
         <v>0</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>0</v>
       </c>
       <c r="H39" s="3">
         <v>0</v>
       </c>
       <c r="I39" s="3">
         <v>0</v>
       </c>
       <c r="J39" s="3">
         <v>0</v>
       </c>
       <c r="K39" s="3">
         <v>0</v>
       </c>
@@ -9795,64 +9972,69 @@
       <c r="CA39" s="3">
         <v>0</v>
       </c>
       <c r="CB39" s="3">
         <v>0</v>
       </c>
       <c r="CC39" s="3">
         <v>0</v>
       </c>
       <c r="CD39" s="3">
         <v>0</v>
       </c>
       <c r="CE39" s="3">
         <v>0</v>
       </c>
       <c r="CF39" s="3">
         <v>0</v>
       </c>
       <c r="CG39" s="3">
         <v>0</v>
       </c>
       <c r="CH39" s="3">
         <v>0</v>
       </c>
       <c r="CI39" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ39" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3">
         <v>36</v>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Archangelus Alexius</t>
         </is>
       </c>
-      <c r="C40" s="3">
-        <v>0</v>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D40" s="3">
         <v>0</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>0</v>
       </c>
       <c r="H40" s="3">
         <v>0</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
       <c r="J40" s="3">
         <v>0</v>
       </c>
       <c r="K40" s="3">
         <v>0</v>
       </c>
@@ -10060,64 +10242,69 @@
       <c r="CA40" s="3">
         <v>0</v>
       </c>
       <c r="CB40" s="3">
         <v>0</v>
       </c>
       <c r="CC40" s="3">
         <v>0</v>
       </c>
       <c r="CD40" s="3">
         <v>0</v>
       </c>
       <c r="CE40" s="3">
         <v>0</v>
       </c>
       <c r="CF40" s="3">
         <v>0</v>
       </c>
       <c r="CG40" s="3">
         <v>0</v>
       </c>
       <c r="CH40" s="3">
         <v>0</v>
       </c>
       <c r="CI40" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ40" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3">
         <v>37</v>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">O M S K</t>
         </is>
       </c>
-      <c r="C41" s="3">
-        <v>0</v>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D41" s="3">
         <v>0</v>
       </c>
       <c r="E41" s="3">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
         <v>0</v>
       </c>
       <c r="J41" s="3">
         <v>0</v>
       </c>
       <c r="K41" s="3">
         <v>0</v>
       </c>
@@ -10325,64 +10512,69 @@
       <c r="CA41" s="3">
         <v>0</v>
       </c>
       <c r="CB41" s="3">
         <v>0</v>
       </c>
       <c r="CC41" s="3">
         <v>0</v>
       </c>
       <c r="CD41" s="3">
         <v>0</v>
       </c>
       <c r="CE41" s="3">
         <v>0</v>
       </c>
       <c r="CF41" s="3">
         <v>0</v>
       </c>
       <c r="CG41" s="3">
         <v>0</v>
       </c>
       <c r="CH41" s="3">
         <v>0</v>
       </c>
       <c r="CI41" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ41" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3">
         <v>38</v>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Yellow Drake Z</t>
         </is>
       </c>
-      <c r="C42" s="3">
-        <v>0</v>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D42" s="3">
         <v>0</v>
       </c>
       <c r="E42" s="3">
         <v>0</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>0</v>
       </c>
       <c r="H42" s="3">
         <v>0</v>
       </c>
       <c r="I42" s="3">
         <v>0</v>
       </c>
       <c r="J42" s="3">
         <v>0</v>
       </c>
       <c r="K42" s="3">
         <v>0</v>
       </c>
@@ -10590,64 +10782,69 @@
       <c r="CA42" s="3">
         <v>0</v>
       </c>
       <c r="CB42" s="3">
         <v>0</v>
       </c>
       <c r="CC42" s="3">
         <v>0</v>
       </c>
       <c r="CD42" s="3">
         <v>0</v>
       </c>
       <c r="CE42" s="3">
         <v>0</v>
       </c>
       <c r="CF42" s="3">
         <v>0</v>
       </c>
       <c r="CG42" s="3">
         <v>0</v>
       </c>
       <c r="CH42" s="3">
         <v>0</v>
       </c>
       <c r="CI42" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ42" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3">
         <v>39</v>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Daikazahn</t>
         </is>
       </c>
-      <c r="C43" s="3">
-        <v>0</v>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D43" s="3">
         <v>0</v>
       </c>
       <c r="E43" s="3">
         <v>0</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
         <v>0</v>
       </c>
       <c r="H43" s="3">
         <v>0</v>
       </c>
       <c r="I43" s="3">
         <v>0</v>
       </c>
       <c r="J43" s="3">
         <v>0</v>
       </c>
       <c r="K43" s="3">
         <v>0</v>
       </c>
@@ -10855,64 +11052,69 @@
       <c r="CA43" s="3">
         <v>0</v>
       </c>
       <c r="CB43" s="3">
         <v>0</v>
       </c>
       <c r="CC43" s="3">
         <v>0</v>
       </c>
       <c r="CD43" s="3">
         <v>0</v>
       </c>
       <c r="CE43" s="3">
         <v>0</v>
       </c>
       <c r="CF43" s="3">
         <v>0</v>
       </c>
       <c r="CG43" s="3">
         <v>0</v>
       </c>
       <c r="CH43" s="3">
         <v>0</v>
       </c>
       <c r="CI43" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ43" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3">
         <v>40</v>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mikatilar</t>
         </is>
       </c>
-      <c r="C44" s="3">
-        <v>0</v>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D44" s="3">
         <v>0</v>
       </c>
       <c r="E44" s="3">
         <v>0</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>0</v>
       </c>
       <c r="H44" s="3">
         <v>0</v>
       </c>
       <c r="I44" s="3">
         <v>0</v>
       </c>
       <c r="J44" s="3">
         <v>0</v>
       </c>
       <c r="K44" s="3">
         <v>0</v>
       </c>
@@ -11120,64 +11322,69 @@
       <c r="CA44" s="3">
         <v>0</v>
       </c>
       <c r="CB44" s="3">
         <v>0</v>
       </c>
       <c r="CC44" s="3">
         <v>0</v>
       </c>
       <c r="CD44" s="3">
         <v>0</v>
       </c>
       <c r="CE44" s="3">
         <v>0</v>
       </c>
       <c r="CF44" s="3">
         <v>0</v>
       </c>
       <c r="CG44" s="3">
         <v>0</v>
       </c>
       <c r="CH44" s="3">
         <v>0</v>
       </c>
       <c r="CI44" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ44" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3">
         <v>41</v>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Nerin</t>
         </is>
       </c>
-      <c r="C45" s="3">
-        <v>0</v>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D45" s="3">
         <v>0</v>
       </c>
       <c r="E45" s="3">
         <v>0</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
         <v>0</v>
       </c>
       <c r="I45" s="3">
         <v>0</v>
       </c>
       <c r="J45" s="3">
         <v>0</v>
       </c>
       <c r="K45" s="3">
         <v>0</v>
       </c>
@@ -11385,64 +11592,69 @@
       <c r="CA45" s="3">
         <v>0</v>
       </c>
       <c r="CB45" s="3">
         <v>0</v>
       </c>
       <c r="CC45" s="3">
         <v>0</v>
       </c>
       <c r="CD45" s="3">
         <v>0</v>
       </c>
       <c r="CE45" s="3">
         <v>0</v>
       </c>
       <c r="CF45" s="3">
         <v>0</v>
       </c>
       <c r="CG45" s="3">
         <v>0</v>
       </c>
       <c r="CH45" s="3">
         <v>0</v>
       </c>
       <c r="CI45" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ45" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3">
         <v>42</v>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Teramar</t>
         </is>
       </c>
-      <c r="C46" s="3">
-        <v>0</v>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D46" s="3">
         <v>0</v>
       </c>
       <c r="E46" s="3">
         <v>0</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>0</v>
       </c>
       <c r="H46" s="3">
         <v>0</v>
       </c>
       <c r="I46" s="3">
         <v>0</v>
       </c>
       <c r="J46" s="3">
         <v>0</v>
       </c>
       <c r="K46" s="3">
         <v>0</v>
       </c>
@@ -11650,64 +11862,69 @@
       <c r="CA46" s="3">
         <v>0</v>
       </c>
       <c r="CB46" s="3">
         <v>0</v>
       </c>
       <c r="CC46" s="3">
         <v>0</v>
       </c>
       <c r="CD46" s="3">
         <v>0</v>
       </c>
       <c r="CE46" s="3">
         <v>0</v>
       </c>
       <c r="CF46" s="3">
         <v>0</v>
       </c>
       <c r="CG46" s="3">
         <v>0</v>
       </c>
       <c r="CH46" s="3">
         <v>0</v>
       </c>
       <c r="CI46" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ46" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3">
         <v>43</v>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Chertovka</t>
         </is>
       </c>
-      <c r="C47" s="3">
-        <v>0</v>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D47" s="3">
         <v>0</v>
       </c>
       <c r="E47" s="3">
         <v>0</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>0</v>
       </c>
       <c r="H47" s="3">
         <v>0</v>
       </c>
       <c r="I47" s="3">
         <v>0</v>
       </c>
       <c r="J47" s="3">
         <v>0</v>
       </c>
       <c r="K47" s="3">
         <v>0</v>
       </c>
@@ -11915,64 +12132,69 @@
       <c r="CA47" s="3">
         <v>0</v>
       </c>
       <c r="CB47" s="3">
         <v>0</v>
       </c>
       <c r="CC47" s="3">
         <v>0</v>
       </c>
       <c r="CD47" s="3">
         <v>0</v>
       </c>
       <c r="CE47" s="3">
         <v>0</v>
       </c>
       <c r="CF47" s="3">
         <v>0</v>
       </c>
       <c r="CG47" s="3">
         <v>0</v>
       </c>
       <c r="CH47" s="3">
         <v>0</v>
       </c>
       <c r="CI47" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ47" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3">
         <v>44</v>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">BigEvern</t>
         </is>
       </c>
-      <c r="C48" s="3">
-        <v>0</v>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D48" s="3">
         <v>0</v>
       </c>
       <c r="E48" s="3">
         <v>0</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>0</v>
       </c>
       <c r="H48" s="3">
         <v>0</v>
       </c>
       <c r="I48" s="3">
         <v>0</v>
       </c>
       <c r="J48" s="3">
         <v>0</v>
       </c>
       <c r="K48" s="3">
         <v>0</v>
       </c>
@@ -12180,64 +12402,69 @@
       <c r="CA48" s="3">
         <v>0</v>
       </c>
       <c r="CB48" s="3">
         <v>0</v>
       </c>
       <c r="CC48" s="3">
         <v>0</v>
       </c>
       <c r="CD48" s="3">
         <v>0</v>
       </c>
       <c r="CE48" s="3">
         <v>0</v>
       </c>
       <c r="CF48" s="3">
         <v>0</v>
       </c>
       <c r="CG48" s="3">
         <v>0</v>
       </c>
       <c r="CH48" s="3">
         <v>0</v>
       </c>
       <c r="CI48" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ48" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3">
         <v>45</v>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Eylad</t>
         </is>
       </c>
-      <c r="C49" s="3">
-        <v>0</v>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D49" s="3">
         <v>0</v>
       </c>
       <c r="E49" s="3">
         <v>0</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
         <v>0</v>
       </c>
       <c r="H49" s="3">
         <v>0</v>
       </c>
       <c r="I49" s="3">
         <v>0</v>
       </c>
       <c r="J49" s="3">
         <v>0</v>
       </c>
       <c r="K49" s="3">
         <v>0</v>
       </c>
@@ -12445,64 +12672,69 @@
       <c r="CA49" s="3">
         <v>0</v>
       </c>
       <c r="CB49" s="3">
         <v>0</v>
       </c>
       <c r="CC49" s="3">
         <v>0</v>
       </c>
       <c r="CD49" s="3">
         <v>0</v>
       </c>
       <c r="CE49" s="3">
         <v>0</v>
       </c>
       <c r="CF49" s="3">
         <v>0</v>
       </c>
       <c r="CG49" s="3">
         <v>0</v>
       </c>
       <c r="CH49" s="3">
         <v>0</v>
       </c>
       <c r="CI49" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ49" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3">
         <v>46</v>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bimbo</t>
         </is>
       </c>
-      <c r="C50" s="3">
-        <v>0</v>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D50" s="3">
         <v>0</v>
       </c>
       <c r="E50" s="3">
         <v>0</v>
       </c>
       <c r="F50" s="3">
         <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>0</v>
       </c>
       <c r="H50" s="3">
         <v>0</v>
       </c>
       <c r="I50" s="3">
         <v>0</v>
       </c>
       <c r="J50" s="3">
         <v>0</v>
       </c>
       <c r="K50" s="3">
         <v>0</v>
       </c>
@@ -12710,64 +12942,69 @@
       <c r="CA50" s="3">
         <v>0</v>
       </c>
       <c r="CB50" s="3">
         <v>0</v>
       </c>
       <c r="CC50" s="3">
         <v>0</v>
       </c>
       <c r="CD50" s="3">
         <v>0</v>
       </c>
       <c r="CE50" s="3">
         <v>0</v>
       </c>
       <c r="CF50" s="3">
         <v>0</v>
       </c>
       <c r="CG50" s="3">
         <v>0</v>
       </c>
       <c r="CH50" s="3">
         <v>0</v>
       </c>
       <c r="CI50" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ50" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3">
         <v>47</v>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Camaco III</t>
         </is>
       </c>
-      <c r="C51" s="3">
-        <v>0</v>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D51" s="3">
         <v>0</v>
       </c>
       <c r="E51" s="3">
         <v>0</v>
       </c>
       <c r="F51" s="3">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>0</v>
       </c>
       <c r="H51" s="3">
         <v>0</v>
       </c>
       <c r="I51" s="3">
         <v>0</v>
       </c>
       <c r="J51" s="3">
         <v>0</v>
       </c>
       <c r="K51" s="3">
         <v>0</v>
       </c>
@@ -12975,64 +13212,69 @@
       <c r="CA51" s="3">
         <v>0</v>
       </c>
       <c r="CB51" s="3">
         <v>0</v>
       </c>
       <c r="CC51" s="3">
         <v>0</v>
       </c>
       <c r="CD51" s="3">
         <v>0</v>
       </c>
       <c r="CE51" s="3">
         <v>0</v>
       </c>
       <c r="CF51" s="3">
         <v>0</v>
       </c>
       <c r="CG51" s="3">
         <v>0</v>
       </c>
       <c r="CH51" s="3">
         <v>0</v>
       </c>
       <c r="CI51" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ51" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3">
         <v>48</v>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">K2K FF2</t>
         </is>
       </c>
-      <c r="C52" s="3">
-        <v>0</v>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D52" s="3">
         <v>0</v>
       </c>
       <c r="E52" s="3">
         <v>0</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>0</v>
       </c>
       <c r="H52" s="3">
         <v>0</v>
       </c>
       <c r="I52" s="3">
         <v>0</v>
       </c>
       <c r="J52" s="3">
         <v>0</v>
       </c>
       <c r="K52" s="3">
         <v>0</v>
       </c>
@@ -13240,64 +13482,69 @@
       <c r="CA52" s="3">
         <v>0</v>
       </c>
       <c r="CB52" s="3">
         <v>0</v>
       </c>
       <c r="CC52" s="3">
         <v>0</v>
       </c>
       <c r="CD52" s="3">
         <v>0</v>
       </c>
       <c r="CE52" s="3">
         <v>0</v>
       </c>
       <c r="CF52" s="3">
         <v>0</v>
       </c>
       <c r="CG52" s="3">
         <v>0</v>
       </c>
       <c r="CH52" s="3">
         <v>0</v>
       </c>
       <c r="CI52" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ52" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3">
         <v>49</v>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">BIOS Young</t>
         </is>
       </c>
-      <c r="C53" s="3">
-        <v>0</v>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D53" s="3">
         <v>0</v>
       </c>
       <c r="E53" s="3">
         <v>0</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>0</v>
       </c>
       <c r="H53" s="3">
         <v>0</v>
       </c>
       <c r="I53" s="3">
         <v>0</v>
       </c>
       <c r="J53" s="3">
         <v>0</v>
       </c>
       <c r="K53" s="3">
         <v>0</v>
       </c>
@@ -13505,64 +13752,69 @@
       <c r="CA53" s="3">
         <v>0</v>
       </c>
       <c r="CB53" s="3">
         <v>0</v>
       </c>
       <c r="CC53" s="3">
         <v>0</v>
       </c>
       <c r="CD53" s="3">
         <v>0</v>
       </c>
       <c r="CE53" s="3">
         <v>0</v>
       </c>
       <c r="CF53" s="3">
         <v>0</v>
       </c>
       <c r="CG53" s="3">
         <v>0</v>
       </c>
       <c r="CH53" s="3">
         <v>0</v>
       </c>
       <c r="CI53" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ53" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3">
         <v>50</v>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">La SirenaX</t>
         </is>
       </c>
-      <c r="C54" s="3">
-        <v>0</v>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D54" s="3">
         <v>0</v>
       </c>
       <c r="E54" s="3">
         <v>0</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>0</v>
       </c>
       <c r="H54" s="3">
         <v>0</v>
       </c>
       <c r="I54" s="3">
         <v>0</v>
       </c>
       <c r="J54" s="3">
         <v>0</v>
       </c>
       <c r="K54" s="3">
         <v>0</v>
       </c>
@@ -13770,64 +14022,69 @@
       <c r="CA54" s="3">
         <v>0</v>
       </c>
       <c r="CB54" s="3">
         <v>0</v>
       </c>
       <c r="CC54" s="3">
         <v>0</v>
       </c>
       <c r="CD54" s="3">
         <v>0</v>
       </c>
       <c r="CE54" s="3">
         <v>0</v>
       </c>
       <c r="CF54" s="3">
         <v>0</v>
       </c>
       <c r="CG54" s="3">
         <v>0</v>
       </c>
       <c r="CH54" s="3">
         <v>0</v>
       </c>
       <c r="CI54" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ54" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3">
         <v>51</v>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Doridestriato</t>
         </is>
       </c>
-      <c r="C55" s="3">
-        <v>0</v>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D55" s="3">
         <v>0</v>
       </c>
       <c r="E55" s="3">
         <v>0</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>0</v>
       </c>
       <c r="H55" s="3">
         <v>0</v>
       </c>
       <c r="I55" s="3">
         <v>0</v>
       </c>
       <c r="J55" s="3">
         <v>0</v>
       </c>
       <c r="K55" s="3">
         <v>0</v>
       </c>
@@ -14035,64 +14292,69 @@
       <c r="CA55" s="3">
         <v>0</v>
       </c>
       <c r="CB55" s="3">
         <v>0</v>
       </c>
       <c r="CC55" s="3">
         <v>0</v>
       </c>
       <c r="CD55" s="3">
         <v>0</v>
       </c>
       <c r="CE55" s="3">
         <v>0</v>
       </c>
       <c r="CF55" s="3">
         <v>0</v>
       </c>
       <c r="CG55" s="3">
         <v>0</v>
       </c>
       <c r="CH55" s="3">
         <v>0</v>
       </c>
       <c r="CI55" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ55" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3">
         <v>52</v>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Siperquater</t>
         </is>
       </c>
-      <c r="C56" s="3">
-        <v>0</v>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D56" s="3">
         <v>0</v>
       </c>
       <c r="E56" s="3">
         <v>0</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>0</v>
       </c>
       <c r="H56" s="3">
         <v>0</v>
       </c>
       <c r="I56" s="3">
         <v>0</v>
       </c>
       <c r="J56" s="3">
         <v>0</v>
       </c>
       <c r="K56" s="3">
         <v>0</v>
       </c>
@@ -14300,64 +14562,69 @@
       <c r="CA56" s="3">
         <v>0</v>
       </c>
       <c r="CB56" s="3">
         <v>0</v>
       </c>
       <c r="CC56" s="3">
         <v>0</v>
       </c>
       <c r="CD56" s="3">
         <v>0</v>
       </c>
       <c r="CE56" s="3">
         <v>0</v>
       </c>
       <c r="CF56" s="3">
         <v>0</v>
       </c>
       <c r="CG56" s="3">
         <v>0</v>
       </c>
       <c r="CH56" s="3">
         <v>0</v>
       </c>
       <c r="CI56" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ56" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3">
         <v>53</v>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Sveti Ilija</t>
         </is>
       </c>
-      <c r="C57" s="3">
-        <v>0</v>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D57" s="3">
         <v>0</v>
       </c>
       <c r="E57" s="3">
         <v>0</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>0</v>
       </c>
       <c r="H57" s="3">
         <v>0</v>
       </c>
       <c r="I57" s="3">
         <v>0</v>
       </c>
       <c r="J57" s="3">
         <v>0</v>
       </c>
       <c r="K57" s="3">
         <v>0</v>
       </c>
@@ -14565,64 +14832,69 @@
       <c r="CA57" s="3">
         <v>0</v>
       </c>
       <c r="CB57" s="3">
         <v>0</v>
       </c>
       <c r="CC57" s="3">
         <v>0</v>
       </c>
       <c r="CD57" s="3">
         <v>0</v>
       </c>
       <c r="CE57" s="3">
         <v>0</v>
       </c>
       <c r="CF57" s="3">
         <v>0</v>
       </c>
       <c r="CG57" s="3">
         <v>0</v>
       </c>
       <c r="CH57" s="3">
         <v>0</v>
       </c>
       <c r="CI57" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ57" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3">
         <v>54</v>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">MAV</t>
         </is>
       </c>
-      <c r="C58" s="3">
-        <v>0</v>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D58" s="3">
         <v>0</v>
       </c>
       <c r="E58" s="3">
         <v>0</v>
       </c>
       <c r="F58" s="3">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>0</v>
       </c>
       <c r="H58" s="3">
         <v>0</v>
       </c>
       <c r="I58" s="3">
         <v>0</v>
       </c>
       <c r="J58" s="3">
         <v>0</v>
       </c>
       <c r="K58" s="3">
         <v>0</v>
       </c>
@@ -14830,64 +15102,69 @@
       <c r="CA58" s="3">
         <v>0</v>
       </c>
       <c r="CB58" s="3">
         <v>0</v>
       </c>
       <c r="CC58" s="3">
         <v>0</v>
       </c>
       <c r="CD58" s="3">
         <v>0</v>
       </c>
       <c r="CE58" s="3">
         <v>0</v>
       </c>
       <c r="CF58" s="3">
         <v>0</v>
       </c>
       <c r="CG58" s="3">
         <v>0</v>
       </c>
       <c r="CH58" s="3">
         <v>0</v>
       </c>
       <c r="CI58" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ58" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Black destroyer</t>
         </is>
       </c>
-      <c r="C59" s="3">
-        <v>0</v>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D59" s="3">
         <v>0</v>
       </c>
       <c r="E59" s="3">
         <v>0</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>0</v>
       </c>
       <c r="H59" s="3">
         <v>0</v>
       </c>
       <c r="I59" s="3">
         <v>0</v>
       </c>
       <c r="J59" s="3">
         <v>0</v>
       </c>
       <c r="K59" s="3">
         <v>0</v>
       </c>
@@ -15095,64 +15372,69 @@
       <c r="CA59" s="3">
         <v>0</v>
       </c>
       <c r="CB59" s="3">
         <v>0</v>
       </c>
       <c r="CC59" s="3">
         <v>0</v>
       </c>
       <c r="CD59" s="3">
         <v>0</v>
       </c>
       <c r="CE59" s="3">
         <v>0</v>
       </c>
       <c r="CF59" s="3">
         <v>0</v>
       </c>
       <c r="CG59" s="3">
         <v>0</v>
       </c>
       <c r="CH59" s="3">
         <v>0</v>
       </c>
       <c r="CI59" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ59" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3">
         <v>56</v>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elladef</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Elros</t>
+        </is>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D60" s="3">
         <v>0</v>
       </c>
       <c r="E60" s="3">
         <v>0</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
         <v>0</v>
       </c>
       <c r="I60" s="3">
         <v>0</v>
       </c>
       <c r="J60" s="3">
         <v>0</v>
       </c>
       <c r="K60" s="3">
         <v>0</v>
       </c>
@@ -15360,64 +15642,69 @@
       <c r="CA60" s="3">
         <v>0</v>
       </c>
       <c r="CB60" s="3">
         <v>0</v>
       </c>
       <c r="CC60" s="3">
         <v>0</v>
       </c>
       <c r="CD60" s="3">
         <v>0</v>
       </c>
       <c r="CE60" s="3">
         <v>0</v>
       </c>
       <c r="CF60" s="3">
         <v>0</v>
       </c>
       <c r="CG60" s="3">
         <v>0</v>
       </c>
       <c r="CH60" s="3">
         <v>0</v>
       </c>
       <c r="CI60" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ60" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3">
         <v>57</v>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elros</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Elladef</t>
+        </is>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D61" s="3">
         <v>0</v>
       </c>
       <c r="E61" s="3">
         <v>0</v>
       </c>
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>0</v>
       </c>
       <c r="H61" s="3">
         <v>0</v>
       </c>
       <c r="I61" s="3">
         <v>0</v>
       </c>
       <c r="J61" s="3">
         <v>0</v>
       </c>
       <c r="K61" s="3">
         <v>0</v>
       </c>
@@ -15625,64 +15912,69 @@
       <c r="CA61" s="3">
         <v>0</v>
       </c>
       <c r="CB61" s="3">
         <v>0</v>
       </c>
       <c r="CC61" s="3">
         <v>0</v>
       </c>
       <c r="CD61" s="3">
         <v>0</v>
       </c>
       <c r="CE61" s="3">
         <v>0</v>
       </c>
       <c r="CF61" s="3">
         <v>0</v>
       </c>
       <c r="CG61" s="3">
         <v>0</v>
       </c>
       <c r="CH61" s="3">
         <v>0</v>
       </c>
       <c r="CI61" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ61" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3">
         <v>58</v>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Runedweller</t>
         </is>
       </c>
-      <c r="C62" s="3">
-        <v>0</v>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D62" s="3">
         <v>0</v>
       </c>
       <c r="E62" s="3">
         <v>0</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>0</v>
       </c>
       <c r="H62" s="3">
         <v>0</v>
       </c>
       <c r="I62" s="3">
         <v>0</v>
       </c>
       <c r="J62" s="3">
         <v>0</v>
       </c>
       <c r="K62" s="3">
         <v>0</v>
       </c>
@@ -15890,64 +16182,69 @@
       <c r="CA62" s="3">
         <v>0</v>
       </c>
       <c r="CB62" s="3">
         <v>0</v>
       </c>
       <c r="CC62" s="3">
         <v>0</v>
       </c>
       <c r="CD62" s="3">
         <v>0</v>
       </c>
       <c r="CE62" s="3">
         <v>0</v>
       </c>
       <c r="CF62" s="3">
         <v>0</v>
       </c>
       <c r="CG62" s="3">
         <v>0</v>
       </c>
       <c r="CH62" s="3">
         <v>0</v>
       </c>
       <c r="CI62" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ62" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3">
         <v>59</v>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Milgelren</t>
         </is>
       </c>
-      <c r="C63" s="3">
-        <v>0</v>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D63" s="3">
         <v>0</v>
       </c>
       <c r="E63" s="3">
         <v>0</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>0</v>
       </c>
       <c r="H63" s="3">
         <v>0</v>
       </c>
       <c r="I63" s="3">
         <v>0</v>
       </c>
       <c r="J63" s="3">
         <v>0</v>
       </c>
       <c r="K63" s="3">
         <v>0</v>
       </c>
@@ -16155,64 +16452,69 @@
       <c r="CA63" s="3">
         <v>0</v>
       </c>
       <c r="CB63" s="3">
         <v>0</v>
       </c>
       <c r="CC63" s="3">
         <v>0</v>
       </c>
       <c r="CD63" s="3">
         <v>0</v>
       </c>
       <c r="CE63" s="3">
         <v>0</v>
       </c>
       <c r="CF63" s="3">
         <v>0</v>
       </c>
       <c r="CG63" s="3">
         <v>0</v>
       </c>
       <c r="CH63" s="3">
         <v>0</v>
       </c>
       <c r="CI63" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ63" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3">
         <v>60</v>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Karbone</t>
         </is>
       </c>
-      <c r="C64" s="3">
-        <v>0</v>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D64" s="3">
         <v>0</v>
       </c>
       <c r="E64" s="3">
         <v>0</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>0</v>
       </c>
       <c r="H64" s="3">
         <v>0</v>
       </c>
       <c r="I64" s="3">
         <v>0</v>
       </c>
       <c r="J64" s="3">
         <v>0</v>
       </c>
       <c r="K64" s="3">
         <v>0</v>
       </c>
@@ -16420,64 +16722,69 @@
       <c r="CA64" s="3">
         <v>0</v>
       </c>
       <c r="CB64" s="3">
         <v>0</v>
       </c>
       <c r="CC64" s="3">
         <v>0</v>
       </c>
       <c r="CD64" s="3">
         <v>0</v>
       </c>
       <c r="CE64" s="3">
         <v>0</v>
       </c>
       <c r="CF64" s="3">
         <v>0</v>
       </c>
       <c r="CG64" s="3">
         <v>0</v>
       </c>
       <c r="CH64" s="3">
         <v>0</v>
       </c>
       <c r="CI64" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ64" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3">
         <v>61</v>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Viktor 2</t>
         </is>
       </c>
-      <c r="C65" s="3">
-        <v>0</v>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D65" s="3">
         <v>0</v>
       </c>
       <c r="E65" s="3">
         <v>0</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>0</v>
       </c>
       <c r="H65" s="3">
         <v>0</v>
       </c>
       <c r="I65" s="3">
         <v>0</v>
       </c>
       <c r="J65" s="3">
         <v>0</v>
       </c>
       <c r="K65" s="3">
         <v>0</v>
       </c>
@@ -16685,64 +16992,69 @@
       <c r="CA65" s="3">
         <v>0</v>
       </c>
       <c r="CB65" s="3">
         <v>0</v>
       </c>
       <c r="CC65" s="3">
         <v>0</v>
       </c>
       <c r="CD65" s="3">
         <v>0</v>
       </c>
       <c r="CE65" s="3">
         <v>0</v>
       </c>
       <c r="CF65" s="3">
         <v>0</v>
       </c>
       <c r="CG65" s="3">
         <v>0</v>
       </c>
       <c r="CH65" s="3">
         <v>0</v>
       </c>
       <c r="CI65" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ65" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3">
         <v>62</v>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolt</t>
         </is>
       </c>
-      <c r="C66" s="3">
-        <v>0</v>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D66" s="3">
         <v>0</v>
       </c>
       <c r="E66" s="3">
         <v>0</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>0</v>
       </c>
       <c r="H66" s="3">
         <v>0</v>
       </c>
       <c r="I66" s="3">
         <v>0</v>
       </c>
       <c r="J66" s="3">
         <v>0</v>
       </c>
       <c r="K66" s="3">
         <v>0</v>
       </c>
@@ -16950,64 +17262,69 @@
       <c r="CA66" s="3">
         <v>0</v>
       </c>
       <c r="CB66" s="3">
         <v>0</v>
       </c>
       <c r="CC66" s="3">
         <v>0</v>
       </c>
       <c r="CD66" s="3">
         <v>0</v>
       </c>
       <c r="CE66" s="3">
         <v>0</v>
       </c>
       <c r="CF66" s="3">
         <v>0</v>
       </c>
       <c r="CG66" s="3">
         <v>0</v>
       </c>
       <c r="CH66" s="3">
         <v>0</v>
       </c>
       <c r="CI66" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ66" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3">
         <v>63</v>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Malann DZ</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Julio 1</t>
+        </is>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D67" s="3">
         <v>0</v>
       </c>
       <c r="E67" s="3">
         <v>0</v>
       </c>
       <c r="F67" s="3">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>0</v>
       </c>
       <c r="H67" s="3">
         <v>0</v>
       </c>
       <c r="I67" s="3">
         <v>0</v>
       </c>
       <c r="J67" s="3">
         <v>0</v>
       </c>
       <c r="K67" s="3">
         <v>0</v>
       </c>
@@ -17215,64 +17532,69 @@
       <c r="CA67" s="3">
         <v>0</v>
       </c>
       <c r="CB67" s="3">
         <v>0</v>
       </c>
       <c r="CC67" s="3">
         <v>0</v>
       </c>
       <c r="CD67" s="3">
         <v>0</v>
       </c>
       <c r="CE67" s="3">
         <v>0</v>
       </c>
       <c r="CF67" s="3">
         <v>0</v>
       </c>
       <c r="CG67" s="3">
         <v>0</v>
       </c>
       <c r="CH67" s="3">
         <v>0</v>
       </c>
       <c r="CI67" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3">
         <v>64</v>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cer</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Malann DZ</t>
+        </is>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D68" s="3">
         <v>0</v>
       </c>
       <c r="E68" s="3">
         <v>0</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>0</v>
       </c>
       <c r="H68" s="3">
         <v>0</v>
       </c>
       <c r="I68" s="3">
         <v>0</v>
       </c>
       <c r="J68" s="3">
         <v>0</v>
       </c>
       <c r="K68" s="3">
         <v>0</v>
       </c>
@@ -17480,64 +17802,69 @@
       <c r="CA68" s="3">
         <v>0</v>
       </c>
       <c r="CB68" s="3">
         <v>0</v>
       </c>
       <c r="CC68" s="3">
         <v>0</v>
       </c>
       <c r="CD68" s="3">
         <v>0</v>
       </c>
       <c r="CE68" s="3">
         <v>0</v>
       </c>
       <c r="CF68" s="3">
         <v>0</v>
       </c>
       <c r="CG68" s="3">
         <v>0</v>
       </c>
       <c r="CH68" s="3">
         <v>0</v>
       </c>
       <c r="CI68" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ68" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3">
         <v>65</v>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julio 1</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Garaks</t>
+        </is>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D69" s="3">
         <v>0</v>
       </c>
       <c r="E69" s="3">
         <v>0</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>0</v>
       </c>
       <c r="H69" s="3">
         <v>0</v>
       </c>
       <c r="I69" s="3">
         <v>0</v>
       </c>
       <c r="J69" s="3">
         <v>0</v>
       </c>
       <c r="K69" s="3">
         <v>0</v>
       </c>
@@ -17745,64 +18072,69 @@
       <c r="CA69" s="3">
         <v>0</v>
       </c>
       <c r="CB69" s="3">
         <v>0</v>
       </c>
       <c r="CC69" s="3">
         <v>0</v>
       </c>
       <c r="CD69" s="3">
         <v>0</v>
       </c>
       <c r="CE69" s="3">
         <v>0</v>
       </c>
       <c r="CF69" s="3">
         <v>0</v>
       </c>
       <c r="CG69" s="3">
         <v>0</v>
       </c>
       <c r="CH69" s="3">
         <v>0</v>
       </c>
       <c r="CI69" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ69" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3">
         <v>66</v>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Garaks</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">MAHAL SK</t>
+        </is>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D70" s="3">
         <v>0</v>
       </c>
       <c r="E70" s="3">
         <v>0</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>0</v>
       </c>
       <c r="H70" s="3">
         <v>0</v>
       </c>
       <c r="I70" s="3">
         <v>0</v>
       </c>
       <c r="J70" s="3">
         <v>0</v>
       </c>
       <c r="K70" s="3">
         <v>0</v>
       </c>
@@ -18010,64 +18342,69 @@
       <c r="CA70" s="3">
         <v>0</v>
       </c>
       <c r="CB70" s="3">
         <v>0</v>
       </c>
       <c r="CC70" s="3">
         <v>0</v>
       </c>
       <c r="CD70" s="3">
         <v>0</v>
       </c>
       <c r="CE70" s="3">
         <v>0</v>
       </c>
       <c r="CF70" s="3">
         <v>0</v>
       </c>
       <c r="CG70" s="3">
         <v>0</v>
       </c>
       <c r="CH70" s="3">
         <v>0</v>
       </c>
       <c r="CI70" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ70" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3">
         <v>67</v>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAHAL SK</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Empathy</t>
+        </is>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D71" s="3">
         <v>0</v>
       </c>
       <c r="E71" s="3">
         <v>0</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
         <v>0</v>
       </c>
       <c r="H71" s="3">
         <v>0</v>
       </c>
       <c r="I71" s="3">
         <v>0</v>
       </c>
       <c r="J71" s="3">
         <v>0</v>
       </c>
       <c r="K71" s="3">
         <v>0</v>
       </c>
@@ -18275,64 +18612,69 @@
       <c r="CA71" s="3">
         <v>0</v>
       </c>
       <c r="CB71" s="3">
         <v>0</v>
       </c>
       <c r="CC71" s="3">
         <v>0</v>
       </c>
       <c r="CD71" s="3">
         <v>0</v>
       </c>
       <c r="CE71" s="3">
         <v>0</v>
       </c>
       <c r="CF71" s="3">
         <v>0</v>
       </c>
       <c r="CG71" s="3">
         <v>0</v>
       </c>
       <c r="CH71" s="3">
         <v>0</v>
       </c>
       <c r="CI71" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ71" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3">
         <v>68</v>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Empathy</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Earranad</t>
+        </is>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D72" s="3">
         <v>0</v>
       </c>
       <c r="E72" s="3">
         <v>0</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>0</v>
       </c>
       <c r="H72" s="3">
         <v>0</v>
       </c>
       <c r="I72" s="3">
         <v>0</v>
       </c>
       <c r="J72" s="3">
         <v>0</v>
       </c>
       <c r="K72" s="3">
         <v>0</v>
       </c>
@@ -18540,64 +18882,69 @@
       <c r="CA72" s="3">
         <v>0</v>
       </c>
       <c r="CB72" s="3">
         <v>0</v>
       </c>
       <c r="CC72" s="3">
         <v>0</v>
       </c>
       <c r="CD72" s="3">
         <v>0</v>
       </c>
       <c r="CE72" s="3">
         <v>0</v>
       </c>
       <c r="CF72" s="3">
         <v>0</v>
       </c>
       <c r="CG72" s="3">
         <v>0</v>
       </c>
       <c r="CH72" s="3">
         <v>0</v>
       </c>
       <c r="CI72" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ72" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3">
         <v>69</v>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Earranad</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Salvenel</t>
+        </is>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D73" s="3">
         <v>0</v>
       </c>
       <c r="E73" s="3">
         <v>0</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73" s="3">
         <v>0</v>
       </c>
       <c r="H73" s="3">
         <v>0</v>
       </c>
       <c r="I73" s="3">
         <v>0</v>
       </c>
       <c r="J73" s="3">
         <v>0</v>
       </c>
       <c r="K73" s="3">
         <v>0</v>
       </c>
@@ -18805,64 +19152,69 @@
       <c r="CA73" s="3">
         <v>0</v>
       </c>
       <c r="CB73" s="3">
         <v>0</v>
       </c>
       <c r="CC73" s="3">
         <v>0</v>
       </c>
       <c r="CD73" s="3">
         <v>0</v>
       </c>
       <c r="CE73" s="3">
         <v>0</v>
       </c>
       <c r="CF73" s="3">
         <v>0</v>
       </c>
       <c r="CG73" s="3">
         <v>0</v>
       </c>
       <c r="CH73" s="3">
         <v>0</v>
       </c>
       <c r="CI73" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ73" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3">
         <v>70</v>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Salvenel</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Kato</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D74" s="3">
         <v>0</v>
       </c>
       <c r="E74" s="3">
         <v>0</v>
       </c>
       <c r="F74" s="3">
         <v>0</v>
       </c>
       <c r="G74" s="3">
         <v>0</v>
       </c>
       <c r="H74" s="3">
         <v>0</v>
       </c>
       <c r="I74" s="3">
         <v>0</v>
       </c>
       <c r="J74" s="3">
         <v>0</v>
       </c>
       <c r="K74" s="3">
         <v>0</v>
       </c>
@@ -19070,64 +19422,69 @@
       <c r="CA74" s="3">
         <v>0</v>
       </c>
       <c r="CB74" s="3">
         <v>0</v>
       </c>
       <c r="CC74" s="3">
         <v>0</v>
       </c>
       <c r="CD74" s="3">
         <v>0</v>
       </c>
       <c r="CE74" s="3">
         <v>0</v>
       </c>
       <c r="CF74" s="3">
         <v>0</v>
       </c>
       <c r="CG74" s="3">
         <v>0</v>
       </c>
       <c r="CH74" s="3">
         <v>0</v>
       </c>
       <c r="CI74" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ74" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3">
         <v>71</v>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kato</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Sarin</t>
+        </is>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D75" s="3">
         <v>0</v>
       </c>
       <c r="E75" s="3">
         <v>0</v>
       </c>
       <c r="F75" s="3">
         <v>0</v>
       </c>
       <c r="G75" s="3">
         <v>0</v>
       </c>
       <c r="H75" s="3">
         <v>0</v>
       </c>
       <c r="I75" s="3">
         <v>0</v>
       </c>
       <c r="J75" s="3">
         <v>0</v>
       </c>
       <c r="K75" s="3">
         <v>0</v>
       </c>
@@ -19335,64 +19692,69 @@
       <c r="CA75" s="3">
         <v>0</v>
       </c>
       <c r="CB75" s="3">
         <v>0</v>
       </c>
       <c r="CC75" s="3">
         <v>0</v>
       </c>
       <c r="CD75" s="3">
         <v>0</v>
       </c>
       <c r="CE75" s="3">
         <v>0</v>
       </c>
       <c r="CF75" s="3">
         <v>0</v>
       </c>
       <c r="CG75" s="3">
         <v>0</v>
       </c>
       <c r="CH75" s="3">
         <v>0</v>
       </c>
       <c r="CI75" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ75" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3">
         <v>72</v>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sarin</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Süßigkeiten</t>
+        </is>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D76" s="3">
         <v>0</v>
       </c>
       <c r="E76" s="3">
         <v>0</v>
       </c>
       <c r="F76" s="3">
         <v>0</v>
       </c>
       <c r="G76" s="3">
         <v>0</v>
       </c>
       <c r="H76" s="3">
         <v>0</v>
       </c>
       <c r="I76" s="3">
         <v>0</v>
       </c>
       <c r="J76" s="3">
         <v>0</v>
       </c>
       <c r="K76" s="3">
         <v>0</v>
       </c>
@@ -19600,64 +19962,69 @@
       <c r="CA76" s="3">
         <v>0</v>
       </c>
       <c r="CB76" s="3">
         <v>0</v>
       </c>
       <c r="CC76" s="3">
         <v>0</v>
       </c>
       <c r="CD76" s="3">
         <v>0</v>
       </c>
       <c r="CE76" s="3">
         <v>0</v>
       </c>
       <c r="CF76" s="3">
         <v>0</v>
       </c>
       <c r="CG76" s="3">
         <v>0</v>
       </c>
       <c r="CH76" s="3">
         <v>0</v>
       </c>
       <c r="CI76" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ76" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3">
         <v>73</v>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Süßigkeiten</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">HUGGATE</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D77" s="3">
         <v>0</v>
       </c>
       <c r="E77" s="3">
         <v>0</v>
       </c>
       <c r="F77" s="3">
         <v>0</v>
       </c>
       <c r="G77" s="3">
         <v>0</v>
       </c>
       <c r="H77" s="3">
         <v>0</v>
       </c>
       <c r="I77" s="3">
         <v>0</v>
       </c>
       <c r="J77" s="3">
         <v>0</v>
       </c>
       <c r="K77" s="3">
         <v>0</v>
       </c>
@@ -19865,64 +20232,69 @@
       <c r="CA77" s="3">
         <v>0</v>
       </c>
       <c r="CB77" s="3">
         <v>0</v>
       </c>
       <c r="CC77" s="3">
         <v>0</v>
       </c>
       <c r="CD77" s="3">
         <v>0</v>
       </c>
       <c r="CE77" s="3">
         <v>0</v>
       </c>
       <c r="CF77" s="3">
         <v>0</v>
       </c>
       <c r="CG77" s="3">
         <v>0</v>
       </c>
       <c r="CH77" s="3">
         <v>0</v>
       </c>
       <c r="CI77" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ77" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3">
         <v>74</v>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HUGGATE</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Robur</t>
+        </is>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D78" s="3">
         <v>0</v>
       </c>
       <c r="E78" s="3">
         <v>0</v>
       </c>
       <c r="F78" s="3">
         <v>0</v>
       </c>
       <c r="G78" s="3">
         <v>0</v>
       </c>
       <c r="H78" s="3">
         <v>0</v>
       </c>
       <c r="I78" s="3">
         <v>0</v>
       </c>
       <c r="J78" s="3">
         <v>0</v>
       </c>
       <c r="K78" s="3">
         <v>0</v>
       </c>
@@ -20130,64 +20502,69 @@
       <c r="CA78" s="3">
         <v>0</v>
       </c>
       <c r="CB78" s="3">
         <v>0</v>
       </c>
       <c r="CC78" s="3">
         <v>0</v>
       </c>
       <c r="CD78" s="3">
         <v>0</v>
       </c>
       <c r="CE78" s="3">
         <v>0</v>
       </c>
       <c r="CF78" s="3">
         <v>0</v>
       </c>
       <c r="CG78" s="3">
         <v>0</v>
       </c>
       <c r="CH78" s="3">
         <v>0</v>
       </c>
       <c r="CI78" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ78" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3">
         <v>75</v>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Robur</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Megranin</t>
+        </is>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D79" s="3">
         <v>0</v>
       </c>
       <c r="E79" s="3">
         <v>0</v>
       </c>
       <c r="F79" s="3">
         <v>0</v>
       </c>
       <c r="G79" s="3">
         <v>0</v>
       </c>
       <c r="H79" s="3">
         <v>0</v>
       </c>
       <c r="I79" s="3">
         <v>0</v>
       </c>
       <c r="J79" s="3">
         <v>0</v>
       </c>
       <c r="K79" s="3">
         <v>0</v>
       </c>
@@ -20395,64 +20772,69 @@
       <c r="CA79" s="3">
         <v>0</v>
       </c>
       <c r="CB79" s="3">
         <v>0</v>
       </c>
       <c r="CC79" s="3">
         <v>0</v>
       </c>
       <c r="CD79" s="3">
         <v>0</v>
       </c>
       <c r="CE79" s="3">
         <v>0</v>
       </c>
       <c r="CF79" s="3">
         <v>0</v>
       </c>
       <c r="CG79" s="3">
         <v>0</v>
       </c>
       <c r="CH79" s="3">
         <v>0</v>
       </c>
       <c r="CI79" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ79" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3">
         <v>76</v>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Megranin</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Tofur</t>
+        </is>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D80" s="3">
         <v>0</v>
       </c>
       <c r="E80" s="3">
         <v>0</v>
       </c>
       <c r="F80" s="3">
         <v>0</v>
       </c>
       <c r="G80" s="3">
         <v>0</v>
       </c>
       <c r="H80" s="3">
         <v>0</v>
       </c>
       <c r="I80" s="3">
         <v>0</v>
       </c>
       <c r="J80" s="3">
         <v>0</v>
       </c>
       <c r="K80" s="3">
         <v>0</v>
       </c>
@@ -20660,64 +21042,69 @@
       <c r="CA80" s="3">
         <v>0</v>
       </c>
       <c r="CB80" s="3">
         <v>0</v>
       </c>
       <c r="CC80" s="3">
         <v>0</v>
       </c>
       <c r="CD80" s="3">
         <v>0</v>
       </c>
       <c r="CE80" s="3">
         <v>0</v>
       </c>
       <c r="CF80" s="3">
         <v>0</v>
       </c>
       <c r="CG80" s="3">
         <v>0</v>
       </c>
       <c r="CH80" s="3">
         <v>0</v>
       </c>
       <c r="CI80" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ80" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3">
         <v>77</v>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Argentus</t>
         </is>
       </c>
-      <c r="C81" s="3">
-        <v>0</v>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D81" s="3">
         <v>0</v>
       </c>
       <c r="E81" s="3">
         <v>0</v>
       </c>
       <c r="F81" s="3">
         <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>0</v>
       </c>
       <c r="H81" s="3">
         <v>0</v>
       </c>
       <c r="I81" s="3">
         <v>0</v>
       </c>
       <c r="J81" s="3">
         <v>0</v>
       </c>
       <c r="K81" s="3">
         <v>0</v>
       </c>
@@ -20925,64 +21312,69 @@
       <c r="CA81" s="3">
         <v>0</v>
       </c>
       <c r="CB81" s="3">
         <v>0</v>
       </c>
       <c r="CC81" s="3">
         <v>0</v>
       </c>
       <c r="CD81" s="3">
         <v>0</v>
       </c>
       <c r="CE81" s="3">
         <v>0</v>
       </c>
       <c r="CF81" s="3">
         <v>0</v>
       </c>
       <c r="CG81" s="3">
         <v>0</v>
       </c>
       <c r="CH81" s="3">
         <v>0</v>
       </c>
       <c r="CI81" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ81" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3">
         <v>78</v>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tofur</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Britney Spears</t>
+        </is>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D82" s="3">
         <v>0</v>
       </c>
       <c r="E82" s="3">
         <v>0</v>
       </c>
       <c r="F82" s="3">
         <v>0</v>
       </c>
       <c r="G82" s="3">
         <v>0</v>
       </c>
       <c r="H82" s="3">
         <v>0</v>
       </c>
       <c r="I82" s="3">
         <v>0</v>
       </c>
       <c r="J82" s="3">
         <v>0</v>
       </c>
       <c r="K82" s="3">
         <v>0</v>
       </c>
@@ -21190,64 +21582,69 @@
       <c r="CA82" s="3">
         <v>0</v>
       </c>
       <c r="CB82" s="3">
         <v>0</v>
       </c>
       <c r="CC82" s="3">
         <v>0</v>
       </c>
       <c r="CD82" s="3">
         <v>0</v>
       </c>
       <c r="CE82" s="3">
         <v>0</v>
       </c>
       <c r="CF82" s="3">
         <v>0</v>
       </c>
       <c r="CG82" s="3">
         <v>0</v>
       </c>
       <c r="CH82" s="3">
         <v>0</v>
       </c>
       <c r="CI82" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ82" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3">
         <v>79</v>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Britney Spears</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Batyr Khan</t>
+        </is>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D83" s="3">
         <v>0</v>
       </c>
       <c r="E83" s="3">
         <v>0</v>
       </c>
       <c r="F83" s="3">
         <v>0</v>
       </c>
       <c r="G83" s="3">
         <v>0</v>
       </c>
       <c r="H83" s="3">
         <v>0</v>
       </c>
       <c r="I83" s="3">
         <v>0</v>
       </c>
       <c r="J83" s="3">
         <v>0</v>
       </c>
       <c r="K83" s="3">
         <v>0</v>
       </c>
@@ -21455,64 +21852,69 @@
       <c r="CA83" s="3">
         <v>0</v>
       </c>
       <c r="CB83" s="3">
         <v>0</v>
       </c>
       <c r="CC83" s="3">
         <v>0</v>
       </c>
       <c r="CD83" s="3">
         <v>0</v>
       </c>
       <c r="CE83" s="3">
         <v>0</v>
       </c>
       <c r="CF83" s="3">
         <v>0</v>
       </c>
       <c r="CG83" s="3">
         <v>0</v>
       </c>
       <c r="CH83" s="3">
         <v>0</v>
       </c>
       <c r="CI83" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ83" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3">
         <v>80</v>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Batyr Khan</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Kitniss Everdin</t>
+        </is>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D84" s="3">
         <v>0</v>
       </c>
       <c r="E84" s="3">
         <v>0</v>
       </c>
       <c r="F84" s="3">
         <v>0</v>
       </c>
       <c r="G84" s="3">
         <v>0</v>
       </c>
       <c r="H84" s="3">
         <v>0</v>
       </c>
       <c r="I84" s="3">
         <v>0</v>
       </c>
       <c r="J84" s="3">
         <v>0</v>
       </c>
       <c r="K84" s="3">
         <v>0</v>
       </c>
@@ -21720,64 +22122,69 @@
       <c r="CA84" s="3">
         <v>0</v>
       </c>
       <c r="CB84" s="3">
         <v>0</v>
       </c>
       <c r="CC84" s="3">
         <v>0</v>
       </c>
       <c r="CD84" s="3">
         <v>0</v>
       </c>
       <c r="CE84" s="3">
         <v>0</v>
       </c>
       <c r="CF84" s="3">
         <v>0</v>
       </c>
       <c r="CG84" s="3">
         <v>0</v>
       </c>
       <c r="CH84" s="3">
         <v>0</v>
       </c>
       <c r="CI84" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ84" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3">
         <v>81</v>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kitniss Everdin</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Maf</t>
+        </is>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D85" s="3">
         <v>0</v>
       </c>
       <c r="E85" s="3">
         <v>0</v>
       </c>
       <c r="F85" s="3">
         <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>0</v>
       </c>
       <c r="H85" s="3">
         <v>0</v>
       </c>
       <c r="I85" s="3">
         <v>0</v>
       </c>
       <c r="J85" s="3">
         <v>0</v>
       </c>
       <c r="K85" s="3">
         <v>0</v>
       </c>
@@ -21985,64 +22392,69 @@
       <c r="CA85" s="3">
         <v>0</v>
       </c>
       <c r="CB85" s="3">
         <v>0</v>
       </c>
       <c r="CC85" s="3">
         <v>0</v>
       </c>
       <c r="CD85" s="3">
         <v>0</v>
       </c>
       <c r="CE85" s="3">
         <v>0</v>
       </c>
       <c r="CF85" s="3">
         <v>0</v>
       </c>
       <c r="CG85" s="3">
         <v>0</v>
       </c>
       <c r="CH85" s="3">
         <v>0</v>
       </c>
       <c r="CI85" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ85" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3">
         <v>82</v>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maf</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Berokhod</t>
+        </is>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D86" s="3">
         <v>0</v>
       </c>
       <c r="E86" s="3">
         <v>0</v>
       </c>
       <c r="F86" s="3">
         <v>0</v>
       </c>
       <c r="G86" s="3">
         <v>0</v>
       </c>
       <c r="H86" s="3">
         <v>0</v>
       </c>
       <c r="I86" s="3">
         <v>0</v>
       </c>
       <c r="J86" s="3">
         <v>0</v>
       </c>
       <c r="K86" s="3">
         <v>0</v>
       </c>
@@ -22250,64 +22662,69 @@
       <c r="CA86" s="3">
         <v>0</v>
       </c>
       <c r="CB86" s="3">
         <v>0</v>
       </c>
       <c r="CC86" s="3">
         <v>0</v>
       </c>
       <c r="CD86" s="3">
         <v>0</v>
       </c>
       <c r="CE86" s="3">
         <v>0</v>
       </c>
       <c r="CF86" s="3">
         <v>0</v>
       </c>
       <c r="CG86" s="3">
         <v>0</v>
       </c>
       <c r="CH86" s="3">
         <v>0</v>
       </c>
       <c r="CI86" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ86" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3">
         <v>83</v>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Berokhod</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Gielini</t>
+        </is>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D87" s="3">
         <v>0</v>
       </c>
       <c r="E87" s="3">
         <v>0</v>
       </c>
       <c r="F87" s="3">
         <v>0</v>
       </c>
       <c r="G87" s="3">
         <v>0</v>
       </c>
       <c r="H87" s="3">
         <v>0</v>
       </c>
       <c r="I87" s="3">
         <v>0</v>
       </c>
       <c r="J87" s="3">
         <v>0</v>
       </c>
       <c r="K87" s="3">
         <v>0</v>
       </c>
@@ -22515,64 +22932,69 @@
       <c r="CA87" s="3">
         <v>0</v>
       </c>
       <c r="CB87" s="3">
         <v>0</v>
       </c>
       <c r="CC87" s="3">
         <v>0</v>
       </c>
       <c r="CD87" s="3">
         <v>0</v>
       </c>
       <c r="CE87" s="3">
         <v>0</v>
       </c>
       <c r="CF87" s="3">
         <v>0</v>
       </c>
       <c r="CG87" s="3">
         <v>0</v>
       </c>
       <c r="CH87" s="3">
         <v>0</v>
       </c>
       <c r="CI87" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ87" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3">
         <v>84</v>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gielini</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Purefont</t>
+        </is>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D88" s="3">
         <v>0</v>
       </c>
       <c r="E88" s="3">
         <v>0</v>
       </c>
       <c r="F88" s="3">
         <v>0</v>
       </c>
       <c r="G88" s="3">
         <v>0</v>
       </c>
       <c r="H88" s="3">
         <v>0</v>
       </c>
       <c r="I88" s="3">
         <v>0</v>
       </c>
       <c r="J88" s="3">
         <v>0</v>
       </c>
       <c r="K88" s="3">
         <v>0</v>
       </c>
@@ -22780,64 +23202,69 @@
       <c r="CA88" s="3">
         <v>0</v>
       </c>
       <c r="CB88" s="3">
         <v>0</v>
       </c>
       <c r="CC88" s="3">
         <v>0</v>
       </c>
       <c r="CD88" s="3">
         <v>0</v>
       </c>
       <c r="CE88" s="3">
         <v>0</v>
       </c>
       <c r="CF88" s="3">
         <v>0</v>
       </c>
       <c r="CG88" s="3">
         <v>0</v>
       </c>
       <c r="CH88" s="3">
         <v>0</v>
       </c>
       <c r="CI88" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ88" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3">
         <v>85</v>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Aleksey</t>
         </is>
       </c>
-      <c r="C89" s="3">
-        <v>0</v>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D89" s="3">
         <v>0</v>
       </c>
       <c r="E89" s="3">
         <v>0</v>
       </c>
       <c r="F89" s="3">
         <v>0</v>
       </c>
       <c r="G89" s="3">
         <v>0</v>
       </c>
       <c r="H89" s="3">
         <v>0</v>
       </c>
       <c r="I89" s="3">
         <v>0</v>
       </c>
       <c r="J89" s="3">
         <v>0</v>
       </c>
       <c r="K89" s="3">
         <v>0</v>
       </c>
@@ -23045,64 +23472,69 @@
       <c r="CA89" s="3">
         <v>0</v>
       </c>
       <c r="CB89" s="3">
         <v>0</v>
       </c>
       <c r="CC89" s="3">
         <v>0</v>
       </c>
       <c r="CD89" s="3">
         <v>0</v>
       </c>
       <c r="CE89" s="3">
         <v>0</v>
       </c>
       <c r="CF89" s="3">
         <v>0</v>
       </c>
       <c r="CG89" s="3">
         <v>0</v>
       </c>
       <c r="CH89" s="3">
         <v>0</v>
       </c>
       <c r="CI89" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ89" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="3">
         <v>86</v>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Purefont</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Val</t>
+        </is>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D90" s="3">
         <v>0</v>
       </c>
       <c r="E90" s="3">
         <v>0</v>
       </c>
       <c r="F90" s="3">
         <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>0</v>
       </c>
       <c r="H90" s="3">
         <v>0</v>
       </c>
       <c r="I90" s="3">
         <v>0</v>
       </c>
       <c r="J90" s="3">
         <v>0</v>
       </c>
       <c r="K90" s="3">
         <v>0</v>
       </c>
@@ -23310,64 +23742,69 @@
       <c r="CA90" s="3">
         <v>0</v>
       </c>
       <c r="CB90" s="3">
         <v>0</v>
       </c>
       <c r="CC90" s="3">
         <v>0</v>
       </c>
       <c r="CD90" s="3">
         <v>0</v>
       </c>
       <c r="CE90" s="3">
         <v>0</v>
       </c>
       <c r="CF90" s="3">
         <v>0</v>
       </c>
       <c r="CG90" s="3">
         <v>0</v>
       </c>
       <c r="CH90" s="3">
         <v>0</v>
       </c>
       <c r="CI90" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ90" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3">
         <v>87</v>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Val</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Nerdanilas</t>
+        </is>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D91" s="3">
         <v>0</v>
       </c>
       <c r="E91" s="3">
         <v>0</v>
       </c>
       <c r="F91" s="3">
         <v>0</v>
       </c>
       <c r="G91" s="3">
         <v>0</v>
       </c>
       <c r="H91" s="3">
         <v>0</v>
       </c>
       <c r="I91" s="3">
         <v>0</v>
       </c>
       <c r="J91" s="3">
         <v>0</v>
       </c>
       <c r="K91" s="3">
         <v>0</v>
       </c>
@@ -23575,64 +24012,69 @@
       <c r="CA91" s="3">
         <v>0</v>
       </c>
       <c r="CB91" s="3">
         <v>0</v>
       </c>
       <c r="CC91" s="3">
         <v>0</v>
       </c>
       <c r="CD91" s="3">
         <v>0</v>
       </c>
       <c r="CE91" s="3">
         <v>0</v>
       </c>
       <c r="CF91" s="3">
         <v>0</v>
       </c>
       <c r="CG91" s="3">
         <v>0</v>
       </c>
       <c r="CH91" s="3">
         <v>0</v>
       </c>
       <c r="CI91" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ91" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3">
         <v>88</v>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Mircea</t>
         </is>
       </c>
-      <c r="C92" s="3">
-        <v>0</v>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D92" s="3">
         <v>0</v>
       </c>
       <c r="E92" s="3">
         <v>0</v>
       </c>
       <c r="F92" s="3">
         <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>0</v>
       </c>
       <c r="H92" s="3">
         <v>0</v>
       </c>
       <c r="I92" s="3">
         <v>0</v>
       </c>
       <c r="J92" s="3">
         <v>0</v>
       </c>
       <c r="K92" s="3">
         <v>0</v>
       </c>
@@ -23840,64 +24282,69 @@
       <c r="CA92" s="3">
         <v>0</v>
       </c>
       <c r="CB92" s="3">
         <v>0</v>
       </c>
       <c r="CC92" s="3">
         <v>0</v>
       </c>
       <c r="CD92" s="3">
         <v>0</v>
       </c>
       <c r="CE92" s="3">
         <v>0</v>
       </c>
       <c r="CF92" s="3">
         <v>0</v>
       </c>
       <c r="CG92" s="3">
         <v>0</v>
       </c>
       <c r="CH92" s="3">
         <v>0</v>
       </c>
       <c r="CI92" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ92" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3">
         <v>89</v>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nerdanilas</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">aleksandar rs</t>
+        </is>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D93" s="3">
         <v>0</v>
       </c>
       <c r="E93" s="3">
         <v>0</v>
       </c>
       <c r="F93" s="3">
         <v>0</v>
       </c>
       <c r="G93" s="3">
         <v>0</v>
       </c>
       <c r="H93" s="3">
         <v>0</v>
       </c>
       <c r="I93" s="3">
         <v>0</v>
       </c>
       <c r="J93" s="3">
         <v>0</v>
       </c>
       <c r="K93" s="3">
         <v>0</v>
       </c>
@@ -24105,64 +24552,69 @@
       <c r="CA93" s="3">
         <v>0</v>
       </c>
       <c r="CB93" s="3">
         <v>0</v>
       </c>
       <c r="CC93" s="3">
         <v>0</v>
       </c>
       <c r="CD93" s="3">
         <v>0</v>
       </c>
       <c r="CE93" s="3">
         <v>0</v>
       </c>
       <c r="CF93" s="3">
         <v>0</v>
       </c>
       <c r="CG93" s="3">
         <v>0</v>
       </c>
       <c r="CH93" s="3">
         <v>0</v>
       </c>
       <c r="CI93" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ93" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3">
         <v>90</v>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">aleksandar rs</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Fluffy Dad Bod</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D94" s="3">
         <v>0</v>
       </c>
       <c r="E94" s="3">
         <v>0</v>
       </c>
       <c r="F94" s="3">
         <v>0</v>
       </c>
       <c r="G94" s="3">
         <v>0</v>
       </c>
       <c r="H94" s="3">
         <v>0</v>
       </c>
       <c r="I94" s="3">
         <v>0</v>
       </c>
       <c r="J94" s="3">
         <v>0</v>
       </c>
       <c r="K94" s="3">
         <v>0</v>
       </c>
@@ -24370,64 +24822,69 @@
       <c r="CA94" s="3">
         <v>0</v>
       </c>
       <c r="CB94" s="3">
         <v>0</v>
       </c>
       <c r="CC94" s="3">
         <v>0</v>
       </c>
       <c r="CD94" s="3">
         <v>0</v>
       </c>
       <c r="CE94" s="3">
         <v>0</v>
       </c>
       <c r="CF94" s="3">
         <v>0</v>
       </c>
       <c r="CG94" s="3">
         <v>0</v>
       </c>
       <c r="CH94" s="3">
         <v>0</v>
       </c>
       <c r="CI94" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ94" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="3">
         <v>91</v>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fluffy Dad Bod</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Grozilkree</t>
+        </is>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D95" s="3">
         <v>0</v>
       </c>
       <c r="E95" s="3">
         <v>0</v>
       </c>
       <c r="F95" s="3">
         <v>0</v>
       </c>
       <c r="G95" s="3">
         <v>0</v>
       </c>
       <c r="H95" s="3">
         <v>0</v>
       </c>
       <c r="I95" s="3">
         <v>0</v>
       </c>
       <c r="J95" s="3">
         <v>0</v>
       </c>
       <c r="K95" s="3">
         <v>0</v>
       </c>
@@ -24635,64 +25092,69 @@
       <c r="CA95" s="3">
         <v>0</v>
       </c>
       <c r="CB95" s="3">
         <v>0</v>
       </c>
       <c r="CC95" s="3">
         <v>0</v>
       </c>
       <c r="CD95" s="3">
         <v>0</v>
       </c>
       <c r="CE95" s="3">
         <v>0</v>
       </c>
       <c r="CF95" s="3">
         <v>0</v>
       </c>
       <c r="CG95" s="3">
         <v>0</v>
       </c>
       <c r="CH95" s="3">
         <v>0</v>
       </c>
       <c r="CI95" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ95" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="3">
         <v>92</v>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Grozilkree</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Sharpstone</t>
+        </is>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D96" s="3">
         <v>0</v>
       </c>
       <c r="E96" s="3">
         <v>0</v>
       </c>
       <c r="F96" s="3">
         <v>0</v>
       </c>
       <c r="G96" s="3">
         <v>0</v>
       </c>
       <c r="H96" s="3">
         <v>0</v>
       </c>
       <c r="I96" s="3">
         <v>0</v>
       </c>
       <c r="J96" s="3">
         <v>0</v>
       </c>
       <c r="K96" s="3">
         <v>0</v>
       </c>
@@ -24900,64 +25362,69 @@
       <c r="CA96" s="3">
         <v>0</v>
       </c>
       <c r="CB96" s="3">
         <v>0</v>
       </c>
       <c r="CC96" s="3">
         <v>0</v>
       </c>
       <c r="CD96" s="3">
         <v>0</v>
       </c>
       <c r="CE96" s="3">
         <v>0</v>
       </c>
       <c r="CF96" s="3">
         <v>0</v>
       </c>
       <c r="CG96" s="3">
         <v>0</v>
       </c>
       <c r="CH96" s="3">
         <v>0</v>
       </c>
       <c r="CI96" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ96" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3">
         <v>93</v>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sharpstone</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Tagore</t>
+        </is>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D97" s="3">
         <v>0</v>
       </c>
       <c r="E97" s="3">
         <v>0</v>
       </c>
       <c r="F97" s="3">
         <v>0</v>
       </c>
       <c r="G97" s="3">
         <v>0</v>
       </c>
       <c r="H97" s="3">
         <v>0</v>
       </c>
       <c r="I97" s="3">
         <v>0</v>
       </c>
       <c r="J97" s="3">
         <v>0</v>
       </c>
       <c r="K97" s="3">
         <v>0</v>
       </c>
@@ -25165,64 +25632,69 @@
       <c r="CA97" s="3">
         <v>0</v>
       </c>
       <c r="CB97" s="3">
         <v>0</v>
       </c>
       <c r="CC97" s="3">
         <v>0</v>
       </c>
       <c r="CD97" s="3">
         <v>0</v>
       </c>
       <c r="CE97" s="3">
         <v>0</v>
       </c>
       <c r="CF97" s="3">
         <v>0</v>
       </c>
       <c r="CG97" s="3">
         <v>0</v>
       </c>
       <c r="CH97" s="3">
         <v>0</v>
       </c>
       <c r="CI97" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ97" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="3">
         <v>94</v>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tagore</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Arladin der II</t>
+        </is>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D98" s="3">
         <v>0</v>
       </c>
       <c r="E98" s="3">
         <v>0</v>
       </c>
       <c r="F98" s="3">
         <v>0</v>
       </c>
       <c r="G98" s="3">
         <v>0</v>
       </c>
       <c r="H98" s="3">
         <v>0</v>
       </c>
       <c r="I98" s="3">
         <v>0</v>
       </c>
       <c r="J98" s="3">
         <v>0</v>
       </c>
       <c r="K98" s="3">
         <v>0</v>
       </c>
@@ -25430,64 +25902,69 @@
       <c r="CA98" s="3">
         <v>0</v>
       </c>
       <c r="CB98" s="3">
         <v>0</v>
       </c>
       <c r="CC98" s="3">
         <v>0</v>
       </c>
       <c r="CD98" s="3">
         <v>0</v>
       </c>
       <c r="CE98" s="3">
         <v>0</v>
       </c>
       <c r="CF98" s="3">
         <v>0</v>
       </c>
       <c r="CG98" s="3">
         <v>0</v>
       </c>
       <c r="CH98" s="3">
         <v>0</v>
       </c>
       <c r="CI98" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ98" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3">
         <v>95</v>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arladin der II</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Lilit Lilith</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D99" s="3">
         <v>0</v>
       </c>
       <c r="E99" s="3">
         <v>0</v>
       </c>
       <c r="F99" s="3">
         <v>0</v>
       </c>
       <c r="G99" s="3">
         <v>0</v>
       </c>
       <c r="H99" s="3">
         <v>0</v>
       </c>
       <c r="I99" s="3">
         <v>0</v>
       </c>
       <c r="J99" s="3">
         <v>0</v>
       </c>
       <c r="K99" s="3">
         <v>0</v>
       </c>
@@ -25695,64 +26172,69 @@
       <c r="CA99" s="3">
         <v>0</v>
       </c>
       <c r="CB99" s="3">
         <v>0</v>
       </c>
       <c r="CC99" s="3">
         <v>0</v>
       </c>
       <c r="CD99" s="3">
         <v>0</v>
       </c>
       <c r="CE99" s="3">
         <v>0</v>
       </c>
       <c r="CF99" s="3">
         <v>0</v>
       </c>
       <c r="CG99" s="3">
         <v>0</v>
       </c>
       <c r="CH99" s="3">
         <v>0</v>
       </c>
       <c r="CI99" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ99" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="3">
         <v>96</v>
       </c>
       <c r="B100" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lilit Lilith</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Earladin</t>
+        </is>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D100" s="3">
         <v>0</v>
       </c>
       <c r="E100" s="3">
         <v>0</v>
       </c>
       <c r="F100" s="3">
         <v>0</v>
       </c>
       <c r="G100" s="3">
         <v>0</v>
       </c>
       <c r="H100" s="3">
         <v>0</v>
       </c>
       <c r="I100" s="3">
         <v>0</v>
       </c>
       <c r="J100" s="3">
         <v>0</v>
       </c>
       <c r="K100" s="3">
         <v>0</v>
       </c>
@@ -25960,64 +26442,69 @@
       <c r="CA100" s="3">
         <v>0</v>
       </c>
       <c r="CB100" s="3">
         <v>0</v>
       </c>
       <c r="CC100" s="3">
         <v>0</v>
       </c>
       <c r="CD100" s="3">
         <v>0</v>
       </c>
       <c r="CE100" s="3">
         <v>0</v>
       </c>
       <c r="CF100" s="3">
         <v>0</v>
       </c>
       <c r="CG100" s="3">
         <v>0</v>
       </c>
       <c r="CH100" s="3">
         <v>0</v>
       </c>
       <c r="CI100" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ100" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3">
         <v>97</v>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Earladin</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Sektor gaza</t>
+        </is>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D101" s="3">
         <v>0</v>
       </c>
       <c r="E101" s="3">
         <v>0</v>
       </c>
       <c r="F101" s="3">
         <v>0</v>
       </c>
       <c r="G101" s="3">
         <v>0</v>
       </c>
       <c r="H101" s="3">
         <v>0</v>
       </c>
       <c r="I101" s="3">
         <v>0</v>
       </c>
       <c r="J101" s="3">
         <v>0</v>
       </c>
       <c r="K101" s="3">
         <v>0</v>
       </c>
@@ -26225,64 +26712,69 @@
       <c r="CA101" s="3">
         <v>0</v>
       </c>
       <c r="CB101" s="3">
         <v>0</v>
       </c>
       <c r="CC101" s="3">
         <v>0</v>
       </c>
       <c r="CD101" s="3">
         <v>0</v>
       </c>
       <c r="CE101" s="3">
         <v>0</v>
       </c>
       <c r="CF101" s="3">
         <v>0</v>
       </c>
       <c r="CG101" s="3">
         <v>0</v>
       </c>
       <c r="CH101" s="3">
         <v>0</v>
       </c>
       <c r="CI101" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ101" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3">
         <v>98</v>
       </c>
       <c r="B102" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sektor gaza</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Filan</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D102" s="3">
         <v>0</v>
       </c>
       <c r="E102" s="3">
         <v>0</v>
       </c>
       <c r="F102" s="3">
         <v>0</v>
       </c>
       <c r="G102" s="3">
         <v>0</v>
       </c>
       <c r="H102" s="3">
         <v>0</v>
       </c>
       <c r="I102" s="3">
         <v>0</v>
       </c>
       <c r="J102" s="3">
         <v>0</v>
       </c>
       <c r="K102" s="3">
         <v>0</v>
       </c>
@@ -26490,64 +26982,69 @@
       <c r="CA102" s="3">
         <v>0</v>
       </c>
       <c r="CB102" s="3">
         <v>0</v>
       </c>
       <c r="CC102" s="3">
         <v>0</v>
       </c>
       <c r="CD102" s="3">
         <v>0</v>
       </c>
       <c r="CE102" s="3">
         <v>0</v>
       </c>
       <c r="CF102" s="3">
         <v>0</v>
       </c>
       <c r="CG102" s="3">
         <v>0</v>
       </c>
       <c r="CH102" s="3">
         <v>0</v>
       </c>
       <c r="CI102" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ102" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="3">
         <v>99</v>
       </c>
       <c r="B103" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Filan</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">VKG CP</t>
+        </is>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Participants</t>
+        </is>
       </c>
       <c r="D103" s="3">
         <v>0</v>
       </c>
       <c r="E103" s="3">
         <v>0</v>
       </c>
       <c r="F103" s="3">
         <v>0</v>
       </c>
       <c r="G103" s="3">
         <v>0</v>
       </c>
       <c r="H103" s="3">
         <v>0</v>
       </c>
       <c r="I103" s="3">
         <v>0</v>
       </c>
       <c r="J103" s="3">
         <v>0</v>
       </c>
       <c r="K103" s="3">
         <v>0</v>
       </c>
@@ -26755,64 +27252,69 @@
       <c r="CA103" s="3">
         <v>0</v>
       </c>
       <c r="CB103" s="3">
         <v>0</v>
       </c>
       <c r="CC103" s="3">
         <v>0</v>
       </c>
       <c r="CD103" s="3">
         <v>0</v>
       </c>
       <c r="CE103" s="3">
         <v>0</v>
       </c>
       <c r="CF103" s="3">
         <v>0</v>
       </c>
       <c r="CG103" s="3">
         <v>0</v>
       </c>
       <c r="CH103" s="3">
         <v>0</v>
       </c>
       <c r="CI103" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ103" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3">
         <v>100</v>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VKG CP</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t xml:space="preserve">Cer</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Former clan members</t>
+        </is>
       </c>
       <c r="D104" s="3">
         <v>0</v>
       </c>
       <c r="E104" s="3">
         <v>0</v>
       </c>
       <c r="F104" s="3">
         <v>0</v>
       </c>
       <c r="G104" s="3">
         <v>0</v>
       </c>
       <c r="H104" s="3">
         <v>0</v>
       </c>
       <c r="I104" s="3">
         <v>0</v>
       </c>
       <c r="J104" s="3">
         <v>0</v>
       </c>
       <c r="K104" s="3">
         <v>0</v>
       </c>
@@ -27020,36 +27522,39 @@
       <c r="CA104" s="3">
         <v>0</v>
       </c>
       <c r="CB104" s="3">
         <v>0</v>
       </c>
       <c r="CC104" s="3">
         <v>0</v>
       </c>
       <c r="CD104" s="3">
         <v>0</v>
       </c>
       <c r="CE104" s="3">
         <v>0</v>
       </c>
       <c r="CF104" s="3">
         <v>0</v>
       </c>
       <c r="CG104" s="3">
         <v>0</v>
       </c>
       <c r="CH104" s="3">
         <v>0</v>
       </c>
       <c r="CI104" s="3">
+        <v>0</v>
+      </c>
+      <c r="CJ104" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:CI104"/>
+  <autoFilter ref="A4:CJ104"/>
   <mergeCells count="2">
-    <mergeCell ref="A1:CI1"/>
-    <mergeCell ref="A2:CI2"/>
+    <mergeCell ref="A1:CJ1"/>
+    <mergeCell ref="A2:CJ2"/>
   </mergeCells>
 </worksheet>
 </file>