--- v0 (2026-11-06)
+++ v1 (2026-11-06)
@@ -6818,51 +6818,51 @@
       <c r="CF27" s="3">
         <v>0</v>
       </c>
       <c r="CG27" s="3">
         <v>0</v>
       </c>
       <c r="CH27" s="3">
         <v>0</v>
       </c>
       <c r="CI27" s="3">
         <v>0</v>
       </c>
       <c r="CJ27" s="3">
         <v>0</v>
       </c>
       <c r="CK27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3">
         <v>24</v>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sanych</t>
+          <t xml:space="preserve">Leon0710Yury</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D28" s="3">
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <v>0</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>0</v>
       </c>
       <c r="H28" s="3">
         <v>0</v>
       </c>
       <c r="I28" s="3">
         <v>0</v>
       </c>
@@ -7091,51 +7091,51 @@
       <c r="CF28" s="3">
         <v>0</v>
       </c>
       <c r="CG28" s="3">
         <v>0</v>
       </c>
       <c r="CH28" s="3">
         <v>0</v>
       </c>
       <c r="CI28" s="3">
         <v>0</v>
       </c>
       <c r="CJ28" s="3">
         <v>0</v>
       </c>
       <c r="CK28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Leon0710Yury</t>
+          <t xml:space="preserve">Sanych</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D29" s="3">
         <v>0</v>
       </c>
       <c r="E29" s="3">
         <v>0</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>0</v>
       </c>
       <c r="H29" s="3">
         <v>0</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
@@ -9002,51 +9002,51 @@
       <c r="CF35" s="3">
         <v>0</v>
       </c>
       <c r="CG35" s="3">
         <v>0</v>
       </c>
       <c r="CH35" s="3">
         <v>0</v>
       </c>
       <c r="CI35" s="3">
         <v>0</v>
       </c>
       <c r="CJ35" s="3">
         <v>0</v>
       </c>
       <c r="CK35" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3">
         <v>32</v>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gyurza</t>
+          <t xml:space="preserve">LAZAREV</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D36" s="3">
         <v>0</v>
       </c>
       <c r="E36" s="3">
         <v>0</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>0</v>
       </c>
       <c r="H36" s="3">
         <v>0</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
@@ -9275,51 +9275,51 @@
       <c r="CF36" s="3">
         <v>0</v>
       </c>
       <c r="CG36" s="3">
         <v>0</v>
       </c>
       <c r="CH36" s="3">
         <v>0</v>
       </c>
       <c r="CI36" s="3">
         <v>0</v>
       </c>
       <c r="CJ36" s="3">
         <v>0</v>
       </c>
       <c r="CK36" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3">
         <v>33</v>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAZAREV</t>
+          <t xml:space="preserve">Gyurza</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D37" s="3">
         <v>0</v>
       </c>
       <c r="E37" s="3">
         <v>0</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>0</v>
       </c>
       <c r="H37" s="3">
         <v>0</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
@@ -10094,51 +10094,51 @@
       <c r="CF39" s="3">
         <v>0</v>
       </c>
       <c r="CG39" s="3">
         <v>0</v>
       </c>
       <c r="CH39" s="3">
         <v>0</v>
       </c>
       <c r="CI39" s="3">
         <v>0</v>
       </c>
       <c r="CJ39" s="3">
         <v>0</v>
       </c>
       <c r="CK39" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3">
         <v>36</v>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yarik</t>
+          <t xml:space="preserve">Aleksey</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D40" s="3">
         <v>0</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="3">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>0</v>
       </c>
       <c r="H40" s="3">
         <v>0</v>
       </c>
       <c r="I40" s="3">
         <v>0</v>
       </c>
@@ -10367,51 +10367,51 @@
       <c r="CF40" s="3">
         <v>0</v>
       </c>
       <c r="CG40" s="3">
         <v>0</v>
       </c>
       <c r="CH40" s="3">
         <v>0</v>
       </c>
       <c r="CI40" s="3">
         <v>0</v>
       </c>
       <c r="CJ40" s="3">
         <v>0</v>
       </c>
       <c r="CK40" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3">
         <v>37</v>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aleksey</t>
+          <t xml:space="preserve">Yarik</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D41" s="3">
         <v>0</v>
       </c>
       <c r="E41" s="3">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>0</v>
       </c>
       <c r="H41" s="3">
         <v>0</v>
       </c>
       <c r="I41" s="3">
         <v>0</v>
       </c>
@@ -13097,51 +13097,51 @@
       <c r="CF50" s="3">
         <v>0</v>
       </c>
       <c r="CG50" s="3">
         <v>0</v>
       </c>
       <c r="CH50" s="3">
         <v>0</v>
       </c>
       <c r="CI50" s="3">
         <v>0</v>
       </c>
       <c r="CJ50" s="3">
         <v>0</v>
       </c>
       <c r="CK50" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3">
         <v>47</v>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maginad</t>
+          <t xml:space="preserve">PensionEr</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D51" s="3">
         <v>0</v>
       </c>
       <c r="E51" s="3">
         <v>0</v>
       </c>
       <c r="F51" s="3">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>0</v>
       </c>
       <c r="H51" s="3">
         <v>0</v>
       </c>
       <c r="I51" s="3">
         <v>0</v>
       </c>
@@ -13370,51 +13370,51 @@
       <c r="CF51" s="3">
         <v>0</v>
       </c>
       <c r="CG51" s="3">
         <v>0</v>
       </c>
       <c r="CH51" s="3">
         <v>0</v>
       </c>
       <c r="CI51" s="3">
         <v>0</v>
       </c>
       <c r="CJ51" s="3">
         <v>0</v>
       </c>
       <c r="CK51" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3">
         <v>48</v>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elrining</t>
+          <t xml:space="preserve">Maginad</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D52" s="3">
         <v>0</v>
       </c>
       <c r="E52" s="3">
         <v>0</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>0</v>
       </c>
       <c r="H52" s="3">
         <v>0</v>
       </c>
       <c r="I52" s="3">
         <v>0</v>
       </c>
@@ -13643,51 +13643,51 @@
       <c r="CF52" s="3">
         <v>0</v>
       </c>
       <c r="CG52" s="3">
         <v>0</v>
       </c>
       <c r="CH52" s="3">
         <v>0</v>
       </c>
       <c r="CI52" s="3">
         <v>0</v>
       </c>
       <c r="CJ52" s="3">
         <v>0</v>
       </c>
       <c r="CK52" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3">
         <v>49</v>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PensionEr</t>
+          <t xml:space="preserve">Elrining</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D53" s="3">
         <v>0</v>
       </c>
       <c r="E53" s="3">
         <v>0</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>0</v>
       </c>
       <c r="H53" s="3">
         <v>0</v>
       </c>
       <c r="I53" s="3">
         <v>0</v>
       </c>
@@ -15281,51 +15281,51 @@
       <c r="CF58" s="3">
         <v>0</v>
       </c>
       <c r="CG58" s="3">
         <v>0</v>
       </c>
       <c r="CH58" s="3">
         <v>0</v>
       </c>
       <c r="CI58" s="3">
         <v>0</v>
       </c>
       <c r="CJ58" s="3">
         <v>0</v>
       </c>
       <c r="CK58" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Daranir</t>
+          <t xml:space="preserve">Missis Robur</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D59" s="3">
         <v>0</v>
       </c>
       <c r="E59" s="3">
         <v>0</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>0</v>
       </c>
       <c r="H59" s="3">
         <v>0</v>
       </c>
       <c r="I59" s="3">
         <v>0</v>
       </c>
@@ -15554,51 +15554,51 @@
       <c r="CF59" s="3">
         <v>0</v>
       </c>
       <c r="CG59" s="3">
         <v>0</v>
       </c>
       <c r="CH59" s="3">
         <v>0</v>
       </c>
       <c r="CI59" s="3">
         <v>0</v>
       </c>
       <c r="CJ59" s="3">
         <v>0</v>
       </c>
       <c r="CK59" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3">
         <v>56</v>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Missis Robur</t>
+          <t xml:space="preserve">Daranir</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D60" s="3">
         <v>0</v>
       </c>
       <c r="E60" s="3">
         <v>0</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>0</v>
       </c>
       <c r="H60" s="3">
         <v>0</v>
       </c>
       <c r="I60" s="3">
         <v>0</v>
       </c>
@@ -20195,51 +20195,51 @@
       <c r="CF76" s="3">
         <v>0</v>
       </c>
       <c r="CG76" s="3">
         <v>0</v>
       </c>
       <c r="CH76" s="3">
         <v>0</v>
       </c>
       <c r="CI76" s="3">
         <v>0</v>
       </c>
       <c r="CJ76" s="3">
         <v>0</v>
       </c>
       <c r="CK76" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3">
         <v>73</v>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lion Heart</t>
+          <t xml:space="preserve">Kariel</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D77" s="3">
         <v>0</v>
       </c>
       <c r="E77" s="3">
         <v>0</v>
       </c>
       <c r="F77" s="3">
         <v>0</v>
       </c>
       <c r="G77" s="3">
         <v>0</v>
       </c>
       <c r="H77" s="3">
         <v>0</v>
       </c>
       <c r="I77" s="3">
         <v>0</v>
       </c>
@@ -20468,51 +20468,51 @@
       <c r="CF77" s="3">
         <v>0</v>
       </c>
       <c r="CG77" s="3">
         <v>0</v>
       </c>
       <c r="CH77" s="3">
         <v>0</v>
       </c>
       <c r="CI77" s="3">
         <v>0</v>
       </c>
       <c r="CJ77" s="3">
         <v>0</v>
       </c>
       <c r="CK77" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3">
         <v>74</v>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kariel</t>
+          <t xml:space="preserve">Lion Heart</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D78" s="3">
         <v>0</v>
       </c>
       <c r="E78" s="3">
         <v>0</v>
       </c>
       <c r="F78" s="3">
         <v>0</v>
       </c>
       <c r="G78" s="3">
         <v>0</v>
       </c>
       <c r="H78" s="3">
         <v>0</v>
       </c>
       <c r="I78" s="3">
         <v>0</v>
       </c>