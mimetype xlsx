--- v0 (2026-11-06)
+++ v1 (2026-11-06)
@@ -16919,51 +16919,51 @@
       <c r="CF64" s="3">
         <v>0</v>
       </c>
       <c r="CG64" s="3">
         <v>0</v>
       </c>
       <c r="CH64" s="3">
         <v>0</v>
       </c>
       <c r="CI64" s="3">
         <v>0</v>
       </c>
       <c r="CJ64" s="3">
         <v>0</v>
       </c>
       <c r="CK64" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3">
         <v>61</v>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nadun Nilanka</t>
+          <t xml:space="preserve">Mulkshah</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D65" s="3">
         <v>0</v>
       </c>
       <c r="E65" s="3">
         <v>0</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>0</v>
       </c>
       <c r="H65" s="3">
         <v>0</v>
       </c>
       <c r="I65" s="3">
         <v>0</v>
       </c>
@@ -17192,51 +17192,51 @@
       <c r="CF65" s="3">
         <v>0</v>
       </c>
       <c r="CG65" s="3">
         <v>0</v>
       </c>
       <c r="CH65" s="3">
         <v>0</v>
       </c>
       <c r="CI65" s="3">
         <v>0</v>
       </c>
       <c r="CJ65" s="3">
         <v>0</v>
       </c>
       <c r="CK65" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3">
         <v>62</v>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mulkshah</t>
+          <t xml:space="preserve">Nadun Nilanka</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Participants</t>
         </is>
       </c>
       <c r="D66" s="3">
         <v>0</v>
       </c>
       <c r="E66" s="3">
         <v>0</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>0</v>
       </c>
       <c r="H66" s="3">
         <v>0</v>
       </c>
       <c r="I66" s="3">
         <v>0</v>
       </c>